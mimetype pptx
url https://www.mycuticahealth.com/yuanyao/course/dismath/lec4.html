--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -29,54 +29,50 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
@@ -88,99 +84,95 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483876" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId48"/>
+    <p:notesMasterId r:id="rId44"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="275" r:id="rId2"/>
     <p:sldId id="326" r:id="rId3"/>
     <p:sldId id="327" r:id="rId4"/>
-    <p:sldId id="280" r:id="rId5"/>
-[...41 lines deleted...]
-    <p:sldId id="315" r:id="rId47"/>
+    <p:sldId id="365" r:id="rId5"/>
+    <p:sldId id="280" r:id="rId6"/>
+    <p:sldId id="333" r:id="rId7"/>
+    <p:sldId id="366" r:id="rId8"/>
+    <p:sldId id="373" r:id="rId9"/>
+    <p:sldId id="282" r:id="rId10"/>
+    <p:sldId id="283" r:id="rId11"/>
+    <p:sldId id="284" r:id="rId12"/>
+    <p:sldId id="335" r:id="rId13"/>
+    <p:sldId id="334" r:id="rId14"/>
+    <p:sldId id="285" r:id="rId15"/>
+    <p:sldId id="289" r:id="rId16"/>
+    <p:sldId id="290" r:id="rId17"/>
+    <p:sldId id="292" r:id="rId18"/>
+    <p:sldId id="321" r:id="rId19"/>
+    <p:sldId id="294" r:id="rId20"/>
+    <p:sldId id="295" r:id="rId21"/>
+    <p:sldId id="310" r:id="rId22"/>
+    <p:sldId id="316" r:id="rId23"/>
+    <p:sldId id="336" r:id="rId24"/>
+    <p:sldId id="296" r:id="rId25"/>
+    <p:sldId id="297" r:id="rId26"/>
+    <p:sldId id="304" r:id="rId27"/>
+    <p:sldId id="324" r:id="rId28"/>
+    <p:sldId id="338" r:id="rId29"/>
+    <p:sldId id="312" r:id="rId30"/>
+    <p:sldId id="313" r:id="rId31"/>
+    <p:sldId id="298" r:id="rId32"/>
+    <p:sldId id="339" r:id="rId33"/>
+    <p:sldId id="305" r:id="rId34"/>
+    <p:sldId id="299" r:id="rId35"/>
+    <p:sldId id="300" r:id="rId36"/>
+    <p:sldId id="301" r:id="rId37"/>
+    <p:sldId id="302" r:id="rId38"/>
+    <p:sldId id="303" r:id="rId39"/>
+    <p:sldId id="337" r:id="rId40"/>
+    <p:sldId id="377" r:id="rId41"/>
+    <p:sldId id="286" r:id="rId42"/>
+    <p:sldId id="308" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="zh-CN"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -297,85 +289,85 @@
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="1E1ED2"/>
     <a:srgbClr val="2E2E99"/>
     <a:srgbClr val="677ECB"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="21333" autoAdjust="0"/>
     <p:restoredTop sz="79910" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="90" d="100"/>
-          <a:sy n="90" d="100"/>
+          <a:sx n="99" d="100"/>
+          <a:sy n="99" d="100"/>
         </p:scale>
-        <p:origin x="1824" y="78"/>
+        <p:origin x="1776" y="78"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -420,51 +412,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{592336E7-F42F-4A2E-9F47-4CAB93D18031}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -692,135 +684,135 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -907,141 +899,81 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...58 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3991705925"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2146001873"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1051,81 +983,141 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>空集公理可由</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ZF3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>的</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" dirty="0"/>
+              <a:t>分类公理推出</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>集</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>合论系统有二种：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>一种承认有原子（即本身不含元素但能作为别的集合的元素），另一种不承认有原子，认为一切皆为集合。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>本课程采用后者，这样便导致最初之元素为没有任何元素的集合，从这种集合出发构成集合世界，因此它是任何集合的子集</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>14</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2018272700"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3991705925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1135,218 +1127,81 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...135 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>15</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="849449899"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2018272700"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1356,101 +1211,318 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...9 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>事实上，我们从空集开始构造整个集合世界</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>16</a:t>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="849449899"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="备注占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>归纳集是否存在：若存在归纳集𝐴，则∅∈𝐴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>,∅+∈</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>,∅++⋯+∈</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴，从而𝐴是无穷集</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>Russell</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>说：“事实上，在这个世界中是否有无穷集合，我们还不能确定。”</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>据此，还不能确定归纳集是否存在。大多数人认为宇宙是无穷的（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>Hilbert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>则否），为了保证归纳集的存在，引入无穷公理</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>归纳集的定义只说了空集及其后继必须在里面，但不排除里面有其它东西。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>自然数定义成它们的广义交，就保证了自然数里只有那些元素。</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3484001755"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1526,144 +1598,60 @@
                   <a:t>不是集合了</a:t>
                 </a:r>
                 <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1566359038"/>
-      </p:ext>
-[...82 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2483861511"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1673,210 +1661,81 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...45 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
-          </a:p>
-[...80 lines deleted...]
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1004658864"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2483861511"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1886,81 +1745,210 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>⊕空集</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>=A</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>⊕</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>A=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>空集</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>⊕</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>B)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>⊕</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>C=A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>⊕</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>⊕</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>C)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，可借助文氏图理解</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>26</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2747563291"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1004658864"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1970,92 +1958,81 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>34</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2919328732"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2747563291"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2065,81 +2042,92 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>例</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>与吸收率</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>35</a:t>
+              <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2499124001"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2919328732"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2233,399 +2221,81 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...317 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>36</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1491843455"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2499124001"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2636,284 +2306,386 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>必要性：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴−𝐵</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∪</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴−𝐶</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>) = (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>𝑨</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>~B)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>∪</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" baseline="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>𝑨</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>~C)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>= A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>~(B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>C)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              <a:t> = A-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>C)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              <a:t> = A</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>即：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>C)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>不含</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>的元素，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="0" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="00B050"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...7 lines deleted...]
-              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" baseline="0" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="00B050"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...7 lines deleted...]
-              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              </a:rPr>
+              <a:t>即</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>C)=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="00B050"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...7 lines deleted...]
-              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              </a:rPr>
+              <a:t>∅</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>充分性：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>C)=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="00B050"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...9 lines deleted...]
-              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              </a:rPr>
+              <a:t>∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="00B050"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...148 lines deleted...]
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              </a:rPr>
+              <a:t>，即</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>~(B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>C)=A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，即</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>~B)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t> ∪</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∩</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>~C)=A</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>39</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="616858689"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1491843455"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2924,107 +2696,284 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-[...13 lines deleted...]
-            <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>罗巴切夫斯基</a:t>
+              <a:t>向 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ZF </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>增加选择公理产生了 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ZFC</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ZFC </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>有无穷多个公理，因为替代公理实际上是公理模式。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ZFC </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>免除了朴素集合论的三大悖论，罗素悖论、布拉利</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>福尔蒂悖论和康托尔悖论</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>子集公理是对概括原则的一个限制：它们之间的区别在于一个是不加任何限制地将所有具有性质</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ψ(x)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>的对象汇集为一个集合，一个是将一个已经存在的集合中具有性质</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ψ(x)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>的对象汇集为一个集合</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>44</a:t>
+              <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2736037593"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="616858689"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3035,83 +2984,151 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>承认</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>AC</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>的巴拿赫</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>塔斯基悖论：可以把一个实心铁球，切割成有限的几个“极其不规则”的碎片，然后通过平移和旋转，重新拼成两个和原来一模一样大的铁球。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>45</a:t>
+              <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2597065134"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="168075593"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3121,125 +3138,113 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...34 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>随着计算机与人工智能的出现，公理系统又为自动定理证明奠定了基础</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2830047469"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2653209528"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3250,88 +3255,301 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>现在的问题是</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>谁为该理发师理发：若理发师给自己理发，那他就是一个“自己理发的人”，依其誓言“他不给自己理发”；其次，若“他不给自己理发”，依其誓言，他就必须“给自己理发”。</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>朱尔</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>亨利</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>庞加莱，法国数学家、理论物理学家、科学哲学家与工程师，被誉为“现代数学的高斯” 、“数学界的最后一位全才” 。</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>弗里德里希</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>路德维希</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>戈特洛布</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>弗雷格，德国著名数学家、逻辑学家和哲学家，是数理逻辑和分析哲学的奠基人。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="306061052"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2830047469"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3341,115 +3559,81 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...33 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2823115927"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="306061052"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3459,84 +3643,104 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>除了公理化集合论，还有其他方式避免悖论：类型论</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2247402071"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2367446580"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3567,60 +3771,60 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2243224140"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2247402071"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3630,85 +3834,81 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1877458641"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2243224140"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3718,81 +3918,85 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>集合描述方法：外延法、概括法</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2146001873"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1877458641"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -4093,51 +4297,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="76200" y="6068699"/>
             <a:ext cx="2057400" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4ED9701B-4197-4FE5-B5DA-5416DC1669A5}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="页脚占位符 16"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2085393" y="236538"/>
             <a:ext cx="5867400" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
@@ -4284,51 +4488,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B428033A-B298-4829-B013-FB02CFC1E8B2}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4469,51 +4673,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248402"/>
             <a:ext cx="2209800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{16322D89-321D-4885-89B2-A0E512222A49}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457201" y="6248207"/>
             <a:ext cx="5573483" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -4789,51 +4993,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{24F36247-266E-48C6-8B14-289F25875231}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="页脚占位符 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5140,51 +5344,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="日期占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{83C65BE9-30F8-4EBE-A9C2-AB249A42BA31}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="灯片编号占位符 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1752600"/>
             <a:ext cx="1295400" cy="701676"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
@@ -5382,51 +5586,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="日期占位符 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E2C2CD-497C-4296-A0B9-87C9C1109BD9}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="灯片编号占位符 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -5618,51 +5822,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="日期占位符 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F5E19621-E3B2-4562-A73B-168B240E71B6}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="灯片编号占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -5813,51 +6017,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19AA16C8-561B-4A8C-9EFE-F6FCC4B46780}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5911,51 +6115,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日期占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B514F784-2C90-4317-995F-7291EE975927}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6047,51 +6251,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E436A7-51C4-461E-A63E-A4F97ED44C5C}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6565,51 +6769,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="日期占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="6248400"/>
             <a:ext cx="2667000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DD3C3FD1-F0F2-4061-8913-C3CEB2D6BA24}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="灯片编号占位符 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4667249"/>
             <a:ext cx="1447800" cy="663578"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -6830,51 +7034,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="6248400"/>
             <a:ext cx="2667000" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{397045A6-C381-463D-A4BA-F030581BD3A5}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/2</a:t>
+              <a:t>2026/9/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6248206"/>
             <a:ext cx="5421083" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7358,266 +7562,250 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.tiff"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.tiff"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="6000" dirty="0"/>
-              <a:t>集合及其运算 </a:t>
+              <a:t>集合及其运算</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="副标题 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
@@ -7667,648 +7855,1139 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>本节提要</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>例</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="文本框 3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="内容占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="648108" y="1988840"/>
-            <a:ext cx="7847784" cy="2000548"/>
+            <a:off x="612647" y="1600200"/>
+            <a:ext cx="8396573" cy="4495800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
-[...33 lines deleted...]
-              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>1,2,3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>为集合，“自然数之全体”为集合；但诸如“甚大之数”或“与𝑷点接近之点”则不能为集合，因其</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>问题</a:t>
-[...17 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
+              <a:t>界限不清</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>集合中的元素</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>互异</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，我们把元素的重复看作一次出现，如</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>{2,2,3,3}={2,3}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>Cantor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>提到的“总括之全体”之“总括”，可由集合的</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>外延公理</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>和</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>概括原则</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>来描述</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="369351319"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3456179433"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>集合的大小</a:t>
+              <a:t>外延公理与概括原则</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="内容占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
-[...23 lines deleted...]
-              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(ZF.1)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-ea"/>
-[...145 lines deleted...]
-          <a:p>
+              </a:rPr>
+              <a:t>外延公理</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>：集合由其元素完全决定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐵↔∀𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥∈𝐴↔𝑥∈𝐵</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>故证明集合𝐴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐵只需证明∀𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥∈𝐴↔𝑥∈𝐵</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="p"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>概括原则</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>：对于人们直观或者思维之对象𝑥的任一性质𝑃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，存在集合𝑆的元素恰为具有性质𝑃的那些对象，记为𝑆</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>={</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>。从而对任何𝑎，𝑎∈𝑆↔𝑃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑎</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，例如</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>{1,2,3}={</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>=1∨</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>=2∨</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>=3}</a:t>
+            </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="293878965"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3164227668"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>子集</a:t>
+              <a:t>本节提要</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="文本框 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="648108" y="1988840"/>
+            <a:ext cx="7847784" cy="2000548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：什么是集合？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E1ED2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>集合无定义，通过外延法、概括法描述</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1ED2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>：集合的基本概念有哪些？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：如何进行集合运算与集合公式证明？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="369351319"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>集合的大小</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="内容占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>有限集合及其基数</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>若</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-[...109 lines deleted...]
-            </a:r>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>恰有</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>个不同的元素，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>是自然数，就说</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>是有限集合，而</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>是</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>的基数，记作</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|S|=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="Times New Roman" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="Times New Roman" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>无限集合</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="Times New Roman" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>如果一个集合不是有限的，就说它是无限的。 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="Times New Roman" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="293878965"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>子集</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴为𝐵之</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>子集</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>（记为𝐴⊆𝐵）指∀𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥∈𝐴→𝑥∈𝐵</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴为𝐵之</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>真子集</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>（记为𝐴⊂𝐵）指𝐴⊆𝐵且𝐴≠𝐵。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴⊄𝐵是指∃𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥∈𝐴∧𝑥∉𝐵</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>例：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>{1,2}⊆{1,2,3}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，𝐴⊆𝐴，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>N⊆R</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>命题：𝑨</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑩↔</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑨⊆𝑩∧𝑩⊆𝑨</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>该命题也常被用来证明集合相等</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="133223978"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -8442,1365 +9121,1956 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-[...415 lines deleted...]
-
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>由集合定义自然数</a:t>
+              <a:t>空集</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="内容占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="1600200"/>
+            <a:ext cx="8153400" cy="4853136"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-[...24 lines deleted...]
-              <a:t>为𝒂的</a:t>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(ZF.3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>后继</a:t>
-[...3 lines deleted...]
-              <a:t>，记作𝒂</a:t>
+              <a:t>空集公理</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>：存在一个集合其没有任何元素，称这种集合为空集（</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>+</a:t>
-[...3 lines deleted...]
-            <a:pPr lvl="1"/>
+              <a:t>null set</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>），记作∅，其为任何集合（包含空集本身）之子集</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...11 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...14 lines deleted...]
-              <a:t>定义：设𝑨是集合，称𝑨为</a:t>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>命题：</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>归纳集</a:t>
+              <a:t>空集是唯一的</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>证明：设∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" baseline="-25000" dirty="0"/>
+              <a:t>𝟏</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>(inductive set)</a:t>
-[...3 lines deleted...]
-              <a:t>指：∅∈𝑨∧</a:t>
+              <a:t>,∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>皆为空集，则根据空集的定义，有∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" baseline="-25000" dirty="0"/>
+              <a:t>𝟏</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>⊆</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>(∀</a:t>
-[...3 lines deleted...]
-              <a:t>𝒙∈𝑨</a:t>
+              <a:t>∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>∧∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>⊆</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>)(</a:t>
-[...3 lines deleted...]
-              <a:t>𝒙</a:t>
+              <a:t>∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，根据集合相等的定义有∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" baseline="-25000" dirty="0"/>
+              <a:t>𝟏</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>+∈</a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>=∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0"/>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2095346868"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3849952342"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>无穷公理</a:t>
+              <a:t>空集</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="内容占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
-[...17 lines deleted...]
-            </a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>空集本身是一个集合，也可以做为另一个集合的元素或子集，故：∅∈</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>{∅}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，∅⊆</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>{∅}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>；但因为空集不含任何元素，故∅∉∅，∅≠</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>{∅}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
-[...4 lines deleted...]
-              <a:t>按照</a:t>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>定义：若集合𝐴含有𝑛个元素，则称𝐴为𝑛元集，记为</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>von Neumann</a:t>
-[...3 lines deleted...]
-              <a:t>的定义，</a:t>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>0=∅</a:t>
-[...3 lines deleted...]
-              <a:t>，𝑛</a:t>
+              <a:t>|=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑛；易见，∅是</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>+1=</a:t>
-[...3 lines deleted...]
-              <a:t>𝑛</a:t>
+              <a:t>0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>元集，</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>+</a:t>
-[...3 lines deleted...]
-              <a:t>，从而可以定义出单个的自然数，但不能说明全体自然数集合</a:t>
+              <a:t>{∅}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>是</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>N</a:t>
-[...9 lines deleted...]
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>元集</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...46 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2672264617"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4090937285"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>有关自然数的若干命题</a:t>
-            </a:r>
+              <a:t>由集合定义自然数</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>在公理集合论中，集合是自然数的基础</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>定义：设𝒂为集合，称𝒂∪</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝒂</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>为𝒂的</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>后继</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，记作𝒂</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>+</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>定义</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(von Neumann)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1619672" y="3513452"/>
+            <a:ext cx="5617614" cy="669295"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="8" name="文本框 7">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{603D7B28-1C11-4676-89A1-ED38FD1A50DB}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2267744" y="4437112"/>
+                <a:ext cx="5617614" cy="1938992"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="just"/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="left"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>0 := ∅</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="left"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>1 := 0+ = {∅}</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="left"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>2 := 1+ = {∅, {∅}}</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="left"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>3 := 2+ = {∅, {∅}, {∅, {∅}}}</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
+                  <a:t>…</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="8" name="文本框 7">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{603D7B28-1C11-4676-89A1-ED38FD1A50DB}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2267744" y="4437112"/>
+                <a:ext cx="5617614" cy="1938992"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId4"/>
+                <a:stretch>
+                  <a:fillRect l="-1627" b="-6289"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2095346868"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="7" dur="200" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="8" dur="200" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="8" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>有关自然数的若干命题</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="660432" y="1772816"/>
             <a:ext cx="8104918" cy="4320480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="572749661"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2204140005"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>幂集</a:t>
+              <a:t>无穷公理</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="内容占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>定义：设𝑨是集合，称𝑨为</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>归纳集</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+              <a:t>(inductive set)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>指：∅∈𝑨∧</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+              <a:t>(∀</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>𝒙∈𝑨</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+              <a:t>)(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>𝒙</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+              <a:t>+∈</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>𝑨</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>(ZF.8)</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+              <a:t>(ZF.7)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>幂集公理</a:t>
-[...136 lines deleted...]
-            </a:r>
+              <a:t>无穷公理</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-[...94 lines deleted...]
-            </a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>按照</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+              <a:t>von Neumann</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>的定义，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+              <a:t>0=∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>，𝑛</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+              <a:t>+1=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>𝑛</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>，从而可以定义出单个的自然数，但不能说明全体自然数集合</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>的存在性，而由无穷公理可以定义</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+              <a:t>N</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3419872" y="2996952"/>
+            <a:ext cx="4536504" cy="472275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1763688" y="5282306"/>
+            <a:ext cx="5360336" cy="993563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2672264617"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>回顾</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="文本框 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="648108" y="1772816"/>
+            <a:ext cx="7847784" cy="3908762"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：什么叫证明？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="华文仿宋" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="华文仿宋" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>表明定理为真的有效论证（演绎推理）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：常见的证明方法有哪些？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="华文仿宋" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="华文仿宋" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>直接证明、间接证明、归谬法、分情形证明、等价性证明、存在性证明、唯一性证明</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：什么是猜想？有哪些有意思的猜想？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="华文仿宋" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="华文仿宋" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>尚未被证明的可能为真的陈述：费马大定理、四色定理、哥德巴赫猜想、庞加莱定理、黎曼猜想</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1135040775"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>幂集</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(ZF.8)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>幂集公理</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>：集合𝐴的幂集𝑃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)={</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥⊆𝐴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>},</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>即由集合𝐴的全体子集构成的集合</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>例：𝑃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)={∅}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，𝑃𝑃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)={∅,{∅}}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，𝑃𝑃𝑃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(∅)={∅,{∅},{{∅}},{∅,{∅}}}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，𝑃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>({</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑎</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑏</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>})={∅,{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑎</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>},{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑏</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>},{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑎</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑏</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>}}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>若</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>|=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑛，则</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>  故集合𝐴的幂集的另一种记法为𝟐</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" baseline="30000" dirty="0"/>
+              <a:t>𝑨</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" baseline="30000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="p"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>若𝑃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+                <a:ea typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐵</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，则𝐴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+                <a:ea typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝐵</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3203848" y="4365104"/>
             <a:ext cx="3527865" cy="488901"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -10137,51 +11407,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -10868,51 +12138,51 @@
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="567267136"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -11201,279 +12471,84 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>回顾</a:t>
-[...193 lines deleted...]
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>笛卡尔积</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="内容占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>考察有序偶</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
@@ -11725,51 +12800,51 @@
               <a:latin typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2339752" y="3501008"/>
             <a:ext cx="6228412" cy="3199092"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -11923,51 +12998,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12098,51 +13173,51 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>：如何进行集合运算与集合公式证明？</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1195671421"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12401,94 +13476,94 @@
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>22</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7092280" y="3717032"/>
             <a:ext cx="1766122" cy="1288792"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2710798776"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12553,51 +13628,51 @@
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7116384" y="1563218"/>
             <a:ext cx="1766122" cy="1288792"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -12620,446 +13695,573 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="500856" y="2992632"/>
             <a:ext cx="8173813" cy="3038515"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2181264157"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-[...335 lines deleted...]
-
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>空集的广义交不是一个集合</a:t>
-            </a:r>
+              <a:t>广义交和广义并</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="1600200"/>
+            <a:ext cx="8153400" cy="4495800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>定义（广义交与广义并）：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>集合的广义并</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>：设𝑨为集合，𝑨的所有元素的并称为集合𝑨的广义并，记为：∪𝑨</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>={</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝒙</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∃𝒚</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝒚∈𝑨</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∧</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝒙∈𝒚</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)}</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>集合的广义交</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>：设𝑨为非空集合，𝑨的所有元素的交称为集合𝑨的广义交，记为：∩𝑨</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>={</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝒙</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>∀𝒚</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝒚∈𝑨→𝒙∈𝒚</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>注：限制条件为𝐴非空， ⋂∅无意义</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2838330951"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE5D822B-2264-4F64-A62C-88F91203E779}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="1600200"/>
+            <a:ext cx="8153400" cy="4495800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>求以下六个集合的广义并与广义交</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>例</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2C3876C-5C76-44FC-90E3-A0345C7B41A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1195784" y="3284984"/>
+            <a:ext cx="6752431" cy="3030394"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62CBFBDA-A589-4FA6-8906-1ED3C7E7E9BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1201428" y="2115356"/>
+            <a:ext cx="5000604" cy="950250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2473674802"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>空集的广义交不是一个集合</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="25986" y="2132855"/>
             <a:ext cx="4546013" cy="2432329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -13082,51 +14284,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4860032" y="1546369"/>
             <a:ext cx="3736096" cy="5235890"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3073185286"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -13693,70 +14895,272 @@
           </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="907464618"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>本节提要</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="文本框 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5501841A-ECFA-4673-B6F2-9F0F02EF6F7F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="648108" y="1988840"/>
+            <a:ext cx="7847784" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：什么是集合？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：集合的基本概念有哪些？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：如何进行集合运算与集合公式证明？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1388229065"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="3" presetClass="emph" presetSubtype="2" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="rgb" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="6" dur="10" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <a:srgbClr val="FF0000"/>
+                                      </p:to>
+                                    </p:animClr>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -14997,51 +16401,51 @@
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>28</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6732240" y="2308357"/>
             <a:ext cx="1026114" cy="432048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -15064,51 +16468,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6732240" y="2852936"/>
             <a:ext cx="1026114" cy="432048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1365365241"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -15122,51 +16526,51 @@
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>集合恒等式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>29</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="表格 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A9FA2B7-2C77-4C8F-9139-458681A89086}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="163869062"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
@@ -16628,305 +18032,109 @@
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2525597620"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>本节提要</a:t>
-[...194 lines deleted...]
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>集合恒等式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>30</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="表格 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45EA921B-C140-4B23-BDE5-437BD17F6827}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="192115029"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
@@ -18904,51 +20112,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1812364331"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -19270,70 +20478,70 @@
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>31</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="326464844"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -19457,51 +20665,51 @@
               <a:t>. □</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>32</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1259632" y="3573016"/>
             <a:ext cx="6984776" cy="901498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -19655,51 +20863,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -19788,51 +20996,51 @@
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>33</a:t>
+              <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="828128" y="3060282"/>
             <a:ext cx="7722440" cy="3035718"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -19906,51 +21114,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -20089,51 +21297,51 @@
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>𝑪</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>34</a:t>
+              <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="296222" y="3481402"/>
             <a:ext cx="8979490" cy="3331974"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -20207,51 +21415,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -20470,51 +21678,51 @@
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>证明略</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>35</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="606163366"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -20630,51 +21838,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -20750,51 +21958,51 @@
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>𝐴成立的充分必要条件？</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>36</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5508104" y="3573016"/>
             <a:ext cx="2758350" cy="2177280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -20817,822 +22025,234 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="503673" y="4333968"/>
             <a:ext cx="4742151" cy="655376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1479554931"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
-[...273 lines deleted...]
-
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>本节小结</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="内容占位符 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="文本框 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1484784"/>
-            <a:ext cx="9144000" cy="5257800"/>
+            <a:off x="648108" y="1988840"/>
+            <a:ext cx="8495892" cy="3293209"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:noAutofit/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
-[...422 lines deleted...]
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：什么是集合？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E1ED2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>集合无定义，通过外延法、概括法描述</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1ED2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：集合的基本概念有哪些？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E1ED2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E1ED2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>子集、空集、幂集、自然数（归纳集）、笛卡尔积</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：如何进行集合运算与集合公式证明？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E1ED2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>集合的交并补、对称差、广义并、广义交</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1ED2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E1ED2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>集合定义、恒等式、逻辑推演等</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3462527213"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1621708281"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -21647,315 +22267,442 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>引言</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="内容占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="1600200"/>
+            <a:ext cx="8153400" cy="4853136"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>集合论是现代数学的基础理论</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>集合、关系、函数、无穷等</a:t>
+              <a:t>几乎所有的数学对象（数、函数、几何对象等）都可以通过集合来定义；换句话说，集合论给本来各自独立的数学对象提供了统一的框架基础</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>朴素集合论（课程主要关注点）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>由康托尔（</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>1900</a:t>
-[...3 lines deleted...]
-              <a:t>年国际数学大会</a:t>
+              <a:t>Georg Cantor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>）创立</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
-          </a:p>
-[...29 lines deleted...]
-            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>随后发现了</a:t>
+              <a:t>公理集合论</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>为了解决朴素集合论的悖论（例如罗素悖论）而诞生</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>其中最常用的是</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>Cantor</a:t>
-[...3 lines deleted...]
-              <a:t>集合论中的一些悖论</a:t>
+              <a:t>ZF</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>公理系统（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0" err="1"/>
+              <a:t>Zermelo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>-Fraenkel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>）及其扩展</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>ZFC</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>公理系统（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>指</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>Axiom of Choice</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>）</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>如</a:t>
+              <a:t>公理系统为数学推理提供了严格的基础</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>如果一个数学命题在</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>1901</a:t>
-[...20 lines deleted...]
-            <a:pPr lvl="1"/>
+              <a:t>ZFC</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>公理系统中得到证明，就意味着它被普遍认为是“真”的；那是不是所有为真的命题都能被证明呢</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>G. </a:t>
-[...7 lines deleted...]
-              <a:t>评论：当大厦竣工时基础却动摇了</a:t>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="485657111"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2680649507"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvPr id="2" name="标题 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EA82880-01EE-44A9-A943-BDCB5A81FF2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>恩斯特</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>策梅洛</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E3F8331-E0DE-4292-9FB0-99AE6A47E6EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>恩斯特</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>策梅洛</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(Ernst </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0" err="1"/>
+              <a:t>Zermelo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>1871–1953)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，德国数学家、逻辑学家。柏林大学博士，并从当时的世界数学中心哥廷根大学获得教职资格。在希尔伯特的鼓励下他证明了著名的良序定理，成为世界著名的数学家。可是，他的证明在当时也引起不少争论，例如很多数学家不能接受他的证明所依赖的选择公理。另外，他的公理系统似乎允许像巴拿赫</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>塔斯基悖论之类的反直觉现象出现，也让很多数学家感到不满。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>在入职哥廷根之后，策梅洛又发表了他的集合论公理系统。经过其他数学家和弗兰克尔的不断努力，这个公理系统不断得到发展和完善。也正因为如此，该公理系统后来被用策梅洛、弗兰克尔两人的名字命名，称为策梅洛</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>弗兰克尔</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(ZF)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>公理系统。时至今日，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>ZF</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>公理系统，和它的一个变种</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>ZFC</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>公理化集合论</a:t>
-            </a:r>
+              <a:t>公理系统，不仅成为现代集合论的基础，而且已成为整个现代数学的基础。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvPr id="4" name="灯片编号占位符 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5EB2B0-55B7-46CC-9215-FA4257CD42BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="704428389"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3151788336"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -21966,101 +22713,502 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>ZFC</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>公理化集合论</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1484784"/>
+            <a:ext cx="9144000" cy="5257800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>外延公理：（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>Axiom of extensionality</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>）两个集合相同，当且仅当它们拥有相同的元素。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>正则公理：（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>Axiom of regularity / Axiom of foundation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>）每一个非空集合</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，总包含着一元素</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，使</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>与</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>为不相交。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>分类公理：（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>Axiom schema of specification / axiom schema of separation / axiom schema of restricted comprehension</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>）或称子集公理，给出任何集合及命题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>P(x)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，存在着一个原来集合的子集包含而且只包含使</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>P(x)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>成立的元素。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>配对公理：（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>Axiom of pairing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>）假如</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x, y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>为集合，那就有另一个集合</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0" err="1"/>
+              <a:t>x,y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>包含</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>与</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>作为它的仅有元素。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>并集公理：（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>Axiom of union</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>）每一个集合也有一个并集。也就是说，对于每一个集合</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，也总存在着另一个集合</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，而</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>的元素也就是而且只会是</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>的元素的元素。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>替代公理：（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>Axiom schema of replacement</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>）若一个可定义的函数</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>f</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>的定义域为一集合，且对定义域的任一</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>f(x)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>也都是集合，则</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>f</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>的值域会是一个集合的子集。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>无穷公理：（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>Axiom of infinity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>）存在着一个集合</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，空集</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>{ }</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>为其元素之一，且对于任何</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>中的元素</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>y ∪ {y}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>也是</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>的元素。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>幂集公理：（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>Axiom of power set</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>）每一个集合也有其幂集。那就是，对于任何的</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，存在着一个集合</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，使</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>的元素是而且只会是</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>的子集。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>选择公理：（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>Axiom of choice</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0" err="1"/>
+              <a:t>Zermelo's</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t> version</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>）给出一个集合</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>，其元素皆为互不相交的非空集，那总存在着一个集合</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>的一个选择集合），包含</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1600" dirty="0"/>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1600" dirty="0"/>
+              <a:t>每一个元素的仅仅一个元素。</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1569364871"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3462527213"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -22103,1567 +23251,833 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-[...104 lines deleted...]
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="639986" y="1988840"/>
             <a:ext cx="7654249" cy="3096344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="矩形 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28922184-8B90-4E1A-A171-4DD14F69AA0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="756120" y="5531658"/>
+            <a:ext cx="7866456" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F1115"/>
+                </a:solidFill>
+                <a:latin typeface="quote-cjk-patch"/>
+              </a:rPr>
+              <a:t>它说了一句听起来完全是“废话”的大实话，但一旦你承认这句废话，它就会像多米诺骨牌一样，推出大量匪夷所思、甚至颠覆物理直觉的结论。</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3839467594"/>
-      </p:ext>
-[...762 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1789974276"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>引言</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="1600200"/>
+            <a:ext cx="8153400" cy="4781128"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>从朴素集合论到公理集合论</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>1900</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>年国际数学大会</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>庞加莱（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>H. Poincare</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>）</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>: “</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>借助集合论</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>…</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>可以建造数学大厦</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>…</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>今天我们可以宣称绝对的严密已经实现了</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>!”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>随后发现了</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>Cantor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>集合论中的一些悖论</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>如</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>1901</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>年的</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>罗素悖论</a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>：理发师宣称“要给所有不自己理发的人理发”</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>弗雷格（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>G. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0" err="1"/>
+              <a:t>Frege</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>）评论：当大厦竣工时基础却动摇了</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...347 lines deleted...]
-      </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="矩形 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCBFEDE3-5CA0-442E-9C04-9DD9416AF049}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2246211" y="5157192"/>
+            <a:ext cx="4886274" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="accent5"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent5"/>
+          </a:fillRef>
+          <a:effectRef idx="3">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>现在的问题是 谁该为理发师理发？</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4100623034"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="485657111"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>引言</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="1600200"/>
+            <a:ext cx="8153400" cy="3917032"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>公理化集合论</a:t>
-            </a:r>
+              <a:t>朴素集合论可以依据</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>概括原则</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>)}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>构建集合</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>对于任意一个性质</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>P(x)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，都存在一个集合 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，它恰好包含所有满足性质 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>P(x) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>的对象</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>罗素悖论：概括原则未必产生集合</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>定义性质𝑃：𝑥是不包含自身的集合，即𝑅</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>={</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑥∉𝑥</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>}</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>𝑅是所有不包含自身的集合的集合，那么𝑅本身是否包含自身？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>若集合𝑅属于𝑅，根据定义𝑅不属于𝑅；若𝑅不属于𝑅，根据定义𝑅属于𝑅</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>即若𝑅为集合则𝑅∈𝑅↔𝑅∉𝑅，故𝑅不为集合</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...3 lines deleted...]
-          <p:nvPr/>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4100623034"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>引言</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1772816"/>
-            <a:ext cx="4572000" cy="584775"/>
+            <a:off x="612648" y="1600200"/>
+            <a:ext cx="8153400" cy="1972816"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:spAutoFit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
-[...5 lines deleted...]
-            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0"/>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>罗素悖论是集合论迄今为止最著名的悖论，因其形式简单而意义深远。人们因此重新审视集合论，修改概括原则，用形式化方法讨论集合论，最终导致公理集合论的诞生</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>公理化集合论如何解决罗素悖论：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="矩形 5"/>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="矩形 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09FA5FBA-B2D1-441D-9771-7D9715B825B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2195736" y="2431945"/>
-            <a:ext cx="4115454" cy="830997"/>
+            <a:off x="1062087" y="3573016"/>
+            <a:ext cx="7398345" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" sz="4800" dirty="0">
-[...31 lines deleted...]
-              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>在朴素集合论基础上，通过公理对集合加以限制。</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>例如：</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>ZF</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>公理化集合论的正则公理避免了罗素悖论</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
         <mc:Choice Requires="a14">
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="3" name="矩形 2"/>
+              <p:cNvPr id="6" name="矩形 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8536C06-8057-4467-9EB4-9B1D2AF8CD0A}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="827584" y="4604265"/>
+                <a:off x="1062087" y="4598056"/>
                 <a:ext cx="7200800" cy="1631216"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
             <p:txBody>
               <a:bodyPr wrap="square">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
                     <a:latin typeface="+mn-ea"/>
                   </a:rPr>
                   <a:t>正则公理：每一个非空集合</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
                     <a:latin typeface="+mn-ea"/>
                   </a:rPr>
                   <a:t>x</a:t>
                 </a:r>
                 <a:r>
@@ -23882,193 +24296,369 @@
                         </a:solidFill>
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t>𝐱</m:t>
                     </m:r>
                   </m:oMath>
                 </a14:m>
                 <a:r>
                   <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   </a:rPr>
                   <a:t>。</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Choice>
         <mc:Fallback xmlns="">
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="3" name="矩形 2"/>
+              <p:cNvPr id="6" name="矩形 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8536C06-8057-4467-9EB4-9B1D2AF8CD0A}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="827584" y="4604265"/>
+                <a:off x="1062087" y="4598056"/>
                 <a:ext cx="7200800" cy="1631216"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId3"/>
                 <a:stretch>
-                  <a:fillRect l="-1355" t="-2985" r="-931" b="-4104"/>
+                  <a:fillRect l="-1270" t="-2985" r="-1016" b="-4104"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="zh-CN" altLang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2848927893"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2833816010"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6E52F65-C6A4-4747-A000-A978DB001AF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>康托与集合论的诞生</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ABD663F-C05C-4D2C-A251-74EEAB41A68B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>格奥尔格</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>康托（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>Georg Cantor, 1845-1918</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>）生于俄国圣彼得堡，后移居德国。他在柏林大学获得博士学位，研究核心为函数的三角级数展开。在研究过程中，康托发现有必要将具有特定性质的点归为一类，由此创立了点集概念，并将其推广至一般性集合。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>集合论作为数学分支的开端通常以康托的工作为标志，进入二十世纪后逐步成为所有数学分支的共同理论基础。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>这一理论深刻影响了数学的语言体系和推理方式，使“集合”成为描述数学对象的基本范式。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>高中数学已涉及集合的基础知识，大学阶段将引入更严格的公理化定义和丰富的运算规则。</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67E7B076-25CA-4DD9-9F51-F57EB6338E89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2725047253"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>集合的概念</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="内容占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="612647" y="1600200"/>
-            <a:ext cx="8396573" cy="4495800"/>
+            <a:off x="337477" y="1600200"/>
+            <a:ext cx="8671744" cy="4495800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>集合没有明确的定义，</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0" err="1"/>
               <a:t>G.Cantor</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>给出了一种刻划：</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6961590" y="2864570"/>
             <a:ext cx="1844933" cy="2738764"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -24495,541 +25085,50 @@
               </a:rPr>
               <a:t>集合论初步</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
                 <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
               <a:t>》</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
               <a:t>，商务印书馆）</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2230558753"/>
-      </p:ext>
-[...489 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3164227668"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="中性">
   <a:themeElements>
     <a:clrScheme name="中性">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="775F55"/>
@@ -25522,136 +25621,133 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Median</Template>
   <TotalTime></TotalTime>
-  <Words>3644</Words>
+  <Words>3960</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>全屏显示(4:3)</PresentationFormat>
-  <Paragraphs>373</Paragraphs>
-  <Slides>46</Slides>
+  <Paragraphs>371</Paragraphs>
+  <Slides>42</Slides>
   <Notes>23</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>46</vt:i4>
+        <vt:i4>42</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="59" baseType="lpstr">
+    <vt:vector size="56" baseType="lpstr">
+      <vt:lpstr>quote-cjk-patch</vt:lpstr>
       <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>华文仿宋</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
       <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Tw Cen MT</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>中性</vt:lpstr>
-      <vt:lpstr>集合及其运算 </vt:lpstr>
+      <vt:lpstr>集合及其运算</vt:lpstr>
       <vt:lpstr>回顾</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>引言</vt:lpstr>
-      <vt:lpstr>罗素悖论</vt:lpstr>
-      <vt:lpstr>公理化集合论</vt:lpstr>
+      <vt:lpstr>引言</vt:lpstr>
+      <vt:lpstr>引言</vt:lpstr>
+      <vt:lpstr>引言</vt:lpstr>
+      <vt:lpstr>康托与集合论的诞生</vt:lpstr>
       <vt:lpstr>集合的概念</vt:lpstr>
       <vt:lpstr>例</vt:lpstr>
       <vt:lpstr>外延公理与概括原则</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>集合的大小</vt:lpstr>
       <vt:lpstr>子集</vt:lpstr>
       <vt:lpstr>空集</vt:lpstr>
       <vt:lpstr>空集</vt:lpstr>
       <vt:lpstr>由集合定义自然数</vt:lpstr>
+      <vt:lpstr>有关自然数的若干命题</vt:lpstr>
       <vt:lpstr>无穷公理</vt:lpstr>
-      <vt:lpstr>有关自然数的若干命题</vt:lpstr>
       <vt:lpstr>幂集</vt:lpstr>
       <vt:lpstr>笛卡尔积</vt:lpstr>
       <vt:lpstr>笛卡尔积</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>集合运算</vt:lpstr>
       <vt:lpstr>例</vt:lpstr>
       <vt:lpstr>广义交和广义并</vt:lpstr>
       <vt:lpstr>例</vt:lpstr>
       <vt:lpstr>空集的广义交不是一个集合</vt:lpstr>
       <vt:lpstr>最小上界和最大下界</vt:lpstr>
       <vt:lpstr>集合与谓词逻辑</vt:lpstr>
       <vt:lpstr>集合恒等式</vt:lpstr>
       <vt:lpstr>集合恒等式</vt:lpstr>
       <vt:lpstr>集合恒等式</vt:lpstr>
       <vt:lpstr>集合公式的基本证明方式</vt:lpstr>
       <vt:lpstr>集合公式的基本证明方式</vt:lpstr>
       <vt:lpstr>集合公式的基本证明方式</vt:lpstr>
       <vt:lpstr>集合公式的基本证明方式</vt:lpstr>
       <vt:lpstr>集合公式的基本证明方式</vt:lpstr>
       <vt:lpstr>本节小结</vt:lpstr>
-      <vt:lpstr>作业</vt:lpstr>
+      <vt:lpstr>恩斯特·策梅洛</vt:lpstr>
       <vt:lpstr>ZFC公理化集合论</vt:lpstr>
       <vt:lpstr>ZFC公理化集合论</vt:lpstr>
-      <vt:lpstr>ZFC公理化集合论</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>皮亚诺公理 (Peano axioms for natural numbers)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint 演示文稿</dc:title>
   <dc:creator>唐斌</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>