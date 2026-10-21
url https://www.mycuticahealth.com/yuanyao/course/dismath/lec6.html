--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,69 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
@@ -77,87 +76,86 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483876" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId36"/>
+    <p:notesMasterId r:id="rId35"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="275" r:id="rId2"/>
     <p:sldId id="333" r:id="rId3"/>
     <p:sldId id="279" r:id="rId4"/>
     <p:sldId id="281" r:id="rId5"/>
     <p:sldId id="282" r:id="rId6"/>
     <p:sldId id="316" r:id="rId7"/>
     <p:sldId id="315" r:id="rId8"/>
     <p:sldId id="287" r:id="rId9"/>
     <p:sldId id="317" r:id="rId10"/>
     <p:sldId id="319" r:id="rId11"/>
     <p:sldId id="323" r:id="rId12"/>
     <p:sldId id="289" r:id="rId13"/>
     <p:sldId id="290" r:id="rId14"/>
     <p:sldId id="292" r:id="rId15"/>
     <p:sldId id="325" r:id="rId16"/>
     <p:sldId id="294" r:id="rId17"/>
     <p:sldId id="322" r:id="rId18"/>
-    <p:sldId id="321" r:id="rId19"/>
-[...12 lines deleted...]
-    <p:sldId id="309" r:id="rId32"/>
+    <p:sldId id="334" r:id="rId19"/>
+    <p:sldId id="321" r:id="rId20"/>
+    <p:sldId id="296" r:id="rId21"/>
+    <p:sldId id="299" r:id="rId22"/>
+    <p:sldId id="300" r:id="rId23"/>
+    <p:sldId id="301" r:id="rId24"/>
+    <p:sldId id="302" r:id="rId25"/>
+    <p:sldId id="303" r:id="rId26"/>
+    <p:sldId id="329" r:id="rId27"/>
+    <p:sldId id="310" r:id="rId28"/>
+    <p:sldId id="308" r:id="rId29"/>
+    <p:sldId id="307" r:id="rId30"/>
+    <p:sldId id="305" r:id="rId31"/>
+    <p:sldId id="328" r:id="rId32"/>
     <p:sldId id="330" r:id="rId33"/>
     <p:sldId id="332" r:id="rId34"/>
-    <p:sldId id="331" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="zh-CN"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -274,85 +272,85 @@
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="0000CC"/>
     <a:srgbClr val="2E2E99"/>
     <a:srgbClr val="677ECB"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="21333" autoAdjust="0"/>
     <p:restoredTop sz="93390" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="114" d="100"/>
-          <a:sy n="114" d="100"/>
+          <a:sx n="105" d="100"/>
+          <a:sy n="105" d="100"/>
         </p:scale>
-        <p:origin x="912" y="96"/>
+        <p:origin x="1416" y="56"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -397,51 +395,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{592336E7-F42F-4A2E-9F47-4CAB93D18031}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -693,87 +691,87 @@
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -1648,51 +1646,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="218672949"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1739,51 +1737,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>定理之前先定义优势关系</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3095634014"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1861,51 +1859,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>的单射一定是双射（有限集合），无限集合证明较复杂。</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1104332506"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1952,51 +1950,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>刚好落在白色部分？</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>22</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3605968227"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2232,51 +2230,51 @@
               <a:t>等势</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2101289225"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2432,51 +2430,51 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>上的叠集</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>26</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3607087152"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2557,51 +2555,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" baseline="0" dirty="0"/>
               <a:t>这种表示</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2975433428"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2652,51 +2650,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>公理系统下，连续统假设不可证明也不可证伪</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>29</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3694169031"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2737,51 +2735,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>30</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2398143298"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3917,51 +3915,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="76200" y="6068699"/>
             <a:ext cx="2057400" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4ED9701B-4197-4FE5-B5DA-5416DC1669A5}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="页脚占位符 16"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2085393" y="236538"/>
             <a:ext cx="5867400" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
@@ -4108,51 +4106,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B428033A-B298-4829-B013-FB02CFC1E8B2}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4293,51 +4291,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248402"/>
             <a:ext cx="2209800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{16322D89-321D-4885-89B2-A0E512222A49}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457201" y="6248207"/>
             <a:ext cx="5573483" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -4613,51 +4611,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{24F36247-266E-48C6-8B14-289F25875231}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="页脚占位符 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4964,51 +4962,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="日期占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{83C65BE9-30F8-4EBE-A9C2-AB249A42BA31}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="灯片编号占位符 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1752600"/>
             <a:ext cx="1295400" cy="701676"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
@@ -5206,51 +5204,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="日期占位符 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E2C2CD-497C-4296-A0B9-87C9C1109BD9}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="灯片编号占位符 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -5442,51 +5440,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="日期占位符 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F5E19621-E3B2-4562-A73B-168B240E71B6}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="灯片编号占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -5637,51 +5635,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19AA16C8-561B-4A8C-9EFE-F6FCC4B46780}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5735,51 +5733,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日期占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B514F784-2C90-4317-995F-7291EE975927}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5871,51 +5869,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E436A7-51C4-461E-A63E-A4F97ED44C5C}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6389,51 +6387,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="日期占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="6248400"/>
             <a:ext cx="2667000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DD3C3FD1-F0F2-4061-8913-C3CEB2D6BA24}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="灯片编号占位符 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4667249"/>
             <a:ext cx="1447800" cy="663578"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -6654,51 +6652,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="6248400"/>
             <a:ext cx="2667000" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{397045A6-C381-463D-A4BA-F030581BD3A5}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/11</a:t>
+              <a:t>2026/9/14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6248206"/>
             <a:ext cx="5421083" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7214,123 +7212,119 @@
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image250.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -10970,90 +10964,286 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvPr id="2" name="标题 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A4A5DC-D2BB-4B4F-BEAF-276DD6223FF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>利用双射证明无限集等势</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+              <a:t>菲力克斯</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>伯恩斯坦</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72585206-4A15-479F-BEF6-3BABDF6A8767}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>菲力克斯</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>伯恩斯坦（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>Felix Bernstein</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>1878–1956</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>）出生于一个德国犹太知识分子家庭，祖父就是有名望的知识分子，而父亲则是著名的生理学家，同时也是康托的好朋友。伯恩斯坦在高中时就展现出杰出的数学才能，参加了康托开设的讨论班。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>也正是在与康托的交往中，他证明了后来被命名为康托</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>伯恩斯坦</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>施罗德定理的著名定理。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>随着政治局势变动，他的职业生涯开始变得非常坎坷，后来他克服了许多困难，赢得了许多同情，最终退休，重返哥廷根大学担任荣休教授。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>伯恩斯坦不仅在数学上有很大的建树，在科学上，他首先厘清了血型的遗传规律，立下了生理学历史上的一座里程碑。</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BAE4D1C-28FA-458C-B413-241D4AB40162}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3612213328"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>利用双射证明无限集等势</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="图片 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="617449" y="1988840"/>
             <a:ext cx="7682589" cy="2818590"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -11254,618 +11444,618 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>回顾</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="文本框 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="648108" y="1988840"/>
+            <a:ext cx="7847784" cy="4401205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：什么是关系？如何表示关系？如何进行关系运算？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>笛卡尔积的子集；集合、矩阵、有向图；逆与复合、矩阵法</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2E2E99"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：什么是函数？什么是单射、满射函数？如何进行函数运算？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>函数是特殊的关系（所有定义域元素唯一指派）；单射满足</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>若</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" baseline="-30000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>) =</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" baseline="-30000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>，则</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" baseline="-30000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" baseline="-30000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" baseline="-30000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:rPr>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>满射满足</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>f(A)=B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2E2E99"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>；反函数、复合函数</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2E2E99"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1958925617"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>集合的优势关系</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="612648" y="1772816"/>
             <a:ext cx="8210045" cy="4640160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2707541025"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-[...359 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>Bernstein</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>定理的证明</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="612648" y="1603694"/>
             <a:ext cx="8153400" cy="4107820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1933398490"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -11895,94 +12085,94 @@
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>21</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="258574"/>
             <a:ext cx="9144000" cy="5853723"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="245235316"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12000,51 +12190,51 @@
               <a:rPr lang="zh-CN" altLang="en-US" baseline="30000" dirty="0"/>
               <a:t>*</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>22</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="7" name="组合 6"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="245290" y="1700808"/>
             <a:ext cx="8760749" cy="4837613"/>
             <a:chOff x="266700" y="1600200"/>
             <a:chExt cx="8760749" cy="4837613"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="5" name="图片 4"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
@@ -12082,51 +12272,51 @@
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7786721" y="1600200"/>
               <a:ext cx="914286" cy="685714"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3618637593"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12196,51 +12386,51 @@
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>直接找双射不太容易</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="组合 8"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1192788" y="2709467"/>
             <a:ext cx="7137136" cy="3742133"/>
             <a:chOff x="1192788" y="2709467"/>
             <a:chExt cx="7137136" cy="3742133"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="5" name="图片 4"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
@@ -12348,51 +12538,51 @@
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="2000" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="0000CC"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>回想关于无限</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2972863444"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12462,94 +12652,94 @@
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>分别找两个一对一的映射往往比找一个双射容易</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>24</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="266700" y="2996952"/>
             <a:ext cx="8758828" cy="2327730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="23238113"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12573,51 +12763,51 @@
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>定理证明等势</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>25</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="组合 8"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="395536" y="2306676"/>
             <a:ext cx="8608888" cy="3786620"/>
             <a:chOff x="395536" y="2060848"/>
             <a:chExt cx="8608888" cy="3786620"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="5" name="图片 4"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
@@ -12722,51 +12912,51 @@
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>直线上的点集与平面上的点集等势</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="386327765"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
         <mc:Choice Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="2" name="标题 1"/>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1"/>
               </p:cNvSpPr>
               <p:nvPr>
@@ -12847,51 +13037,51 @@
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>26</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="图片 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="612648" y="1516697"/>
             <a:ext cx="819981" cy="314036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -13491,51 +13681,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -13594,51 +13784,51 @@
           </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1043608" y="2276872"/>
             <a:ext cx="7469205" cy="4344144"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -13666,51 +13856,51 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>（二进制表示）</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="862781535"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -13724,277 +13914,84 @@
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>重要的等势、优势关系</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>28</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="827584" y="1916832"/>
             <a:ext cx="7794448" cy="3900233"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3159219726"/>
-      </p:ext>
-[...191 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3451260794"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -14245,428 +14242,537 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>本节小结</a:t>
+              <a:t>连续统假设</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="755576" y="1844824"/>
-            <a:ext cx="8388424" cy="3970318"/>
+            <a:off x="2833388" y="2347487"/>
+            <a:ext cx="3477223" cy="1393291"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="矩形 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1063662" y="1671019"/>
+            <a:ext cx="5246949" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
-              <a:t>问题</a:t>
-[...230 lines deleted...]
-              <a:t>定理证明等势</a:t>
+              <a:t>Continuum hypothesis，简称CH</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="矩形 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="755575" y="4855151"/>
+            <a:ext cx="8010472" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>库尔特·哥德尔在1940年证明了</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0"/>
+              <a:t>CH</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>与ZFC的相对协调性（无法以ZFC证明为误），保罗·柯恩在1963年证明了连续统假设不能由ZFC推导。也就是说连续统假设独立于ZFC。</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="矩形 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="772208" y="3913175"/>
+            <a:ext cx="7974975" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>不存在一个基数绝对大于可数集而绝对小于实数集的集合。</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1984371938"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3451260794"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64513" name="标题 1"/>
+          <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
-                <a:latin typeface="+mj-ea"/>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>本节小结</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>31</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="文本框 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="755576" y="1844824"/>
+            <a:ext cx="8388424" cy="3970318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>：什么是集合的基数？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>作业</a:t>
-[...22 lines deleted...]
-              </a:lnSpc>
+              <a:t>有限集合的基数就是一个自然数，表示集合的元素个数</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0000CC"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="黑体"/>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>见课程网站</a:t>
+              <a:t>无限集合中最小的那一个就是自然数集合，它的基数是</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ℵ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>0</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0000CC"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>我们也可以判断一个集合是有限还是无限</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0000CC"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>基数</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>最大的集合有多大？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>实数集比自然数集大</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0000CC"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>任意集合的幂集比自身大</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0000CC"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>：如何比较两个</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>无限</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>集合的大小？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>利用双射函数证明等势</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0000CC"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>利用</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bernstein</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>定理证明等势</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2587463515"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1984371938"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -14844,167 +14950,50 @@
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="618262" y="1691529"/>
             <a:ext cx="7986186" cy="4662206"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3744170538"/>
-      </p:ext>
-[...115 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2009649830"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -17484,123 +17473,118 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Median</Template>
   <TotalTime></TotalTime>
-  <Words>1738</Words>
+  <Words>2058</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>全屏显示(4:3)</PresentationFormat>
-  <Paragraphs>230</Paragraphs>
-  <Slides>34</Slides>
+  <Paragraphs>236</Paragraphs>
+  <Slides>33</Slides>
   <Notes>25</Notes>
   <HiddenSlides>1</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>34</vt:i4>
+        <vt:i4>33</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="46" baseType="lpstr">
-      <vt:lpstr>黑体</vt:lpstr>
+    <vt:vector size="41" baseType="lpstr">
       <vt:lpstr>华文仿宋</vt:lpstr>
-      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
-      <vt:lpstr>Symbol</vt:lpstr>
-      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Tw Cen MT</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>中性</vt:lpstr>
       <vt:lpstr>集合的基数</vt:lpstr>
       <vt:lpstr>回顾</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>集合的基数</vt:lpstr>
       <vt:lpstr>有限与无限：“宇宙旅馆”</vt:lpstr>
       <vt:lpstr>自然数集合的基数</vt:lpstr>
       <vt:lpstr>比较集合的大小：等势关系</vt:lpstr>
       <vt:lpstr>有限集与无限集（1）</vt:lpstr>
       <vt:lpstr>有限集与无限集（2）</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>与自然数集等势的集合</vt:lpstr>
       <vt:lpstr>可数集（可列集）</vt:lpstr>
       <vt:lpstr>自然数集的笛卡儿积是可列集</vt:lpstr>
       <vt:lpstr>实数集不是可列集</vt:lpstr>
       <vt:lpstr>幂集的基数</vt:lpstr>
       <vt:lpstr>Contor定理</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
+      <vt:lpstr>菲力克斯·伯恩斯坦</vt:lpstr>
       <vt:lpstr>利用双射证明无限集等势</vt:lpstr>
       <vt:lpstr>集合的优势关系</vt:lpstr>
       <vt:lpstr>Bernstein定理的证明</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>“三明治”引理的证明*</vt:lpstr>
       <vt:lpstr>用Bernstein定理证明等势</vt:lpstr>
       <vt:lpstr>用Bernstein定理证明等势</vt:lpstr>
       <vt:lpstr>用Bernstein定理证明等势</vt:lpstr>
       <vt:lpstr>关于B^A</vt:lpstr>
       <vt:lpstr>用Bernstein定理证明等势</vt:lpstr>
       <vt:lpstr>重要的等势、优势关系</vt:lpstr>
       <vt:lpstr>连续统假设</vt:lpstr>
       <vt:lpstr>本节小结</vt:lpstr>
-      <vt:lpstr>作业</vt:lpstr>
       <vt:lpstr>集合优势关系的性质</vt:lpstr>
       <vt:lpstr>等势关系是一种等价关系</vt:lpstr>
-      <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint 演示文稿</dc:title>
   <dc:creator>唐斌</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>