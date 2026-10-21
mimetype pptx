--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,173 +1,218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="tiff" ContentType="image/tiff"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483876" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId41"/>
+    <p:notesMasterId r:id="rId55"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="275" r:id="rId2"/>
     <p:sldId id="324" r:id="rId3"/>
     <p:sldId id="276" r:id="rId4"/>
     <p:sldId id="310" r:id="rId5"/>
     <p:sldId id="309" r:id="rId6"/>
     <p:sldId id="311" r:id="rId7"/>
     <p:sldId id="335" r:id="rId8"/>
     <p:sldId id="287" r:id="rId9"/>
     <p:sldId id="288" r:id="rId10"/>
     <p:sldId id="332" r:id="rId11"/>
     <p:sldId id="289" r:id="rId12"/>
     <p:sldId id="330" r:id="rId13"/>
     <p:sldId id="291" r:id="rId14"/>
     <p:sldId id="319" r:id="rId15"/>
     <p:sldId id="321" r:id="rId16"/>
     <p:sldId id="322" r:id="rId17"/>
     <p:sldId id="314" r:id="rId18"/>
     <p:sldId id="338" r:id="rId19"/>
     <p:sldId id="316" r:id="rId20"/>
     <p:sldId id="292" r:id="rId21"/>
     <p:sldId id="293" r:id="rId22"/>
     <p:sldId id="294" r:id="rId23"/>
     <p:sldId id="295" r:id="rId24"/>
     <p:sldId id="296" r:id="rId25"/>
     <p:sldId id="317" r:id="rId26"/>
     <p:sldId id="297" r:id="rId27"/>
-    <p:sldId id="341" r:id="rId28"/>
-[...11 lines deleted...]
-    <p:sldId id="308" r:id="rId40"/>
+    <p:sldId id="342" r:id="rId28"/>
+    <p:sldId id="341" r:id="rId29"/>
+    <p:sldId id="318" r:id="rId30"/>
+    <p:sldId id="323" r:id="rId31"/>
+    <p:sldId id="343" r:id="rId32"/>
+    <p:sldId id="301" r:id="rId33"/>
+    <p:sldId id="347" r:id="rId34"/>
+    <p:sldId id="302" r:id="rId35"/>
+    <p:sldId id="303" r:id="rId36"/>
+    <p:sldId id="304" r:id="rId37"/>
+    <p:sldId id="305" r:id="rId38"/>
+    <p:sldId id="306" r:id="rId39"/>
+    <p:sldId id="344" r:id="rId40"/>
+    <p:sldId id="346" r:id="rId41"/>
+    <p:sldId id="345" r:id="rId42"/>
+    <p:sldId id="307" r:id="rId43"/>
+    <p:sldId id="336" r:id="rId44"/>
+    <p:sldId id="340" r:id="rId45"/>
+    <p:sldId id="280" r:id="rId46"/>
+    <p:sldId id="282" r:id="rId47"/>
+    <p:sldId id="285" r:id="rId48"/>
+    <p:sldId id="286" r:id="rId49"/>
+    <p:sldId id="348" r:id="rId50"/>
+    <p:sldId id="290" r:id="rId51"/>
+    <p:sldId id="349" r:id="rId52"/>
+    <p:sldId id="350" r:id="rId53"/>
+    <p:sldId id="351" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="zh-CN"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -278,90 +323,255 @@
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="2E2E99"/>
     <a:srgbClr val="677ECB"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{95BB97B3-91F7-4153-A99E-569FA737F116}" v="17" dt="2026-10-09T07:03:39.252"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="21333" autoAdjust="0"/>
     <p:restoredTop sz="79617" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="97" d="100"/>
-          <a:sy n="97" d="100"/>
+          <a:sx n="128" d="100"/>
+          <a:sy n="128" d="100"/>
         </p:scale>
-        <p:origin x="1392" y="84"/>
+        <p:origin x="1568" y="76"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2251"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld">
+      <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T07:03:44.249" v="166" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:43:24" v="94"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3265622810" sldId="280"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:43:24" v="94"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="622953239" sldId="282"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:43:24" v="94"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="174908790" sldId="285"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:43:24" v="94"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3588196889" sldId="286"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:43:24" v="94"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3184489079" sldId="290"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-09-22T05:25:06.839" v="93"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2736349460" sldId="305"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T07:02:30.614" v="163" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3440231250" sldId="307"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-09-22T02:58:15.988" v="20" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="94346793" sldId="316"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-09-22T02:58:15.988" v="20" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="94346793" sldId="316"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T07:03:44.249" v="166" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3217567796" sldId="336"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-09-22T03:03:01.875" v="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="691876029" sldId="342"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:58:21.927" v="105" actId="15"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2297173703" sldId="345"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:58:21.927" v="105" actId="15"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2297173703" sldId="345"/>
+            <ac:spMk id="3" creationId="{AB0F14FE-0EF3-4765-81CA-068B8D261E51}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modAnim">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:57:24.489" v="104"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3987493926" sldId="346"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-09-22T05:22:09.101" v="90" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2989605423" sldId="347"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-09-22T02:57:50.051" v="6" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2989605423" sldId="347"/>
+            <ac:spMk id="3" creationId="{7DA0B9B7-9FF0-454A-83C2-EAE10BC7CC91}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:43:24" v="94"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4110206298" sldId="348"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:43:24" v="94"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2845935397" sldId="349"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:43:24" v="94"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="615272406" sldId="350"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-09T06:43:24" v="94"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4132754867" sldId="351"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -406,51 +616,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{592336E7-F42F-4A2E-9F47-4CAB93D18031}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -690,99 +900,143 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide50.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide51.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide52.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -1253,51 +1507,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="359336880"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1429,51 +1683,51 @@
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>28</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3895145386"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1562,334 +1816,160 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>定理保证存在</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>30</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2946521983"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40961" name="Rectangle 7"/>
+          <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="备注占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>根据</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" dirty="0"/>
+              <a:t>裴蜀定理，这样的</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0" err="1"/>
+              <a:t>ti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" dirty="0"/>
+              <a:t>一定存在</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...191 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...32 lines deleted...]
-            </a:r>
+            <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>33</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1714427541"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2971855091"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1900,172 +1980,385 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>为质因子</a:t>
-            </a:r>
+              <a:t>如果两两互素不满足怎么办？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="464646"/>
+                </a:solidFill>
+                <a:latin typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              </a:rPr>
+              <a:t>二次同余方程</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="464646"/>
+                </a:solidFill>
+                <a:latin typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              </a:rPr>
+              <a:t>？</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{48C14618-CA5C-4CB3-994C-FDD68F872231}" type="slidenum">
+            <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>33</a:t>
+              <a:t>34</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1727567326"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4259928627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
+          <p:cNvPr id="40961" name="Rectangle 7"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{DD2D7B39-3168-4226-81BB-A2CA2D54BEEF}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>35</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40962" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="备注占位符 2"/>
+          <p:cNvPr id="40963" name="Rectangle 3"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
-[...22 lines deleted...]
-            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>容斥原理：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>BC|=|A|+|B|+|C|-|AB|-|AC|-|BC|+|ABC|</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2614925043"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1714427541"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2077,99 +2370,87 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>Phi</a:t>
+              <a:t>p</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>（</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>为质因子</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
+            <a:fld id="{48C14618-CA5C-4CB3-994C-FDD68F872231}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>35</a:t>
+              <a:pPr/>
+              <a:t>36</a:t>
             </a:fld>
-            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3852810759"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1727567326"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2264,268 +2545,81 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...186 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>36</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="693023403"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2614925043"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2536,459 +2630,3294 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" dirty="0">
-[...14 lines deleted...]
-              <a:t>的子串</a:t>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>Phi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>10</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>）</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>=4</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>37</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1382785470"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3852810759"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="备注占位符 2"/>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph type="body" idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr/>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>假设你改动了前17位中的第 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>𝑖</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>位，原数字是 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑎</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑖</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>，新数字是 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSubSup>
+                      <m:sSubSupPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubSupPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑎</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑖</m:t>
+                        </m:r>
+                      </m:sub>
+                      <m:sup>
+                        <m:r>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>′</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSubSup>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>，变化量：</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>Δ</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:sSubSup>
+                      <m:sSubSupPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubSupPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑎</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑖</m:t>
+                        </m:r>
+                      </m:sub>
+                      <m:sup>
+                        <m:r>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>′</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSubSup>
+                    <m:r>
+                      <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>−</m:t>
+                    </m:r>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑎</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑖</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+                  <a:t>。</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>因为身份证数字只能是 0~9，所以 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>Δ</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>是非零整数，且 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="zh-CN" altLang="en-US" sz="1200" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>∣</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>Δ</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>∣≤9</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>。</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>加权和的变化量是：</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>Δ</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>𝑆</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>Δ</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>×</m:t>
+                    </m:r>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑊</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑖</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>我们看它模 11 的结果。权重 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑊</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑖</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>都是 1~10 之间的整数，而 11 是素数，所以任何 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑊</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑖</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>都不是 11 的倍数，即：</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑊</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:latin typeface="+mn-lt"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>𝑖</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:r>
+                      <m:rPr>
+                        <m:nor/>
+                      </m:rPr>
+                      <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>  </m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="1" kern="1200" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>mod</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t> </m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>11≠0</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>同时 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>Δ</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>也不可能是 11 的倍数（因为 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="zh-CN" altLang="en-US" sz="1200" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>∣</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>Δ</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>∣≤9</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>）。因此：</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>Δ</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="1" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>𝑆</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:nor/>
+                      </m:rPr>
+                      <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t> </m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="1" kern="1200" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>mod</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:nor/>
+                      </m:rPr>
+                      <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>  </m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:rPr>
+                      <m:t>11≠0</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="备注占位符 2"/>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph type="body" idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr/>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>假设你改动了前17位中的第 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>𝑖</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>位，原数字是 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>𝑎_𝑖</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>，新数字是 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>𝑎_𝑖^</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>′</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>，变化量：</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>Δ=</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>𝑎_𝑖^</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>′</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>−𝑎_𝑖</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+                  <a:t>。</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>因为身份证数字只能是 0~9，所以 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>Δ</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>是非零整数，且 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>∣</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>Δ∣≤9</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>。</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>加权和的变化量是：</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>Δ</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>𝑆</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>=Δ×</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>𝑊_𝑖</a:t>
+                </a:r>
+                <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>我们看它模 11 的结果。权重 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>𝑊_𝑖</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>都是 1~10 之间的整数，而 11 是素数，所以任何 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>𝑊_𝑖</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>都不是 11 的倍数，即：</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>𝑊_𝑖</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>"  </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>" mod </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>11≠0</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>同时 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>Δ</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>也不可能是 11 的倍数（因为 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>∣</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>Δ∣≤9</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>）。因此：</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>Δ</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>𝑆</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>" </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>" mod</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>"  </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>" 11≠0</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>41</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3244004952"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>何为黎曼假说？为什么它如此重要？</a:t>
-[...7 lines deleted...]
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>的长度就是密钥长度。实际应用中，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>RSA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>密钥一般是</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>1024</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>位，重要场合则为</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>2048</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>位。 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>切成一块一块，保证</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>m&lt;n</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Why</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>和</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>不一定互质？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>38</a:t>
+              <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2375218117"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="693023403"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47105" name="Rectangle 7"/>
+          <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="备注占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buSzPct val="60000"/>
+              <a:buFont typeface="Wingdings"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>与</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>q</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>互质</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>明文分成大小不超过</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>的子串</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>43</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1382785470"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="备注占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>何为黎曼假说？为什么它如此重要？</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>https://www.bilibili.com/video/BV15a411h7Y8/?spm_id_from=333.337.search-card.all.click&amp;vd_source=119b7a03b58a14d30c39f386402b429f</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>44</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2375218117"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52225" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
-            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr kumimoji="1" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr kumimoji="1" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr kumimoji="1" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1600200" indent="-228600">
               <a:defRPr kumimoji="1" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2057400" indent="-228600">
               <a:defRPr kumimoji="1" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr kumimoji="1" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr kumimoji="1" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr kumimoji="1" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr kumimoji="1" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{2A55491A-7A9E-4706-98B7-044FDEC76174}" type="slidenum">
+            <a:fld id="{A9117AD5-6F1E-C647-AD55-9D5142DEE524}" type="slidenum">
               <a:rPr lang="en-US" altLang="zh-CN" sz="1200">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
               </a:rPr>
               <a:pPr/>
-              <a:t>39</a:t>
+              <a:t>45</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200">
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47106" name="Rectangle 2"/>
+          <p:cNvPr id="52226" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47107" name="Rectangle 3"/>
+          <p:cNvPr id="52227" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
-            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+            </a:ext>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>将属于某个集合的元素理解为“具有某种性质”的对象，则属于该集合的补集的元素则是“不具有某种性质”的对象。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
-            <a:endParaRPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>注意：有限集合</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1805950380"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1377821200"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56321" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{1D15303A-AF5B-CB4E-B268-1E2A773FC9FE}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>46</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56322" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56323" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+            </a:ext>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr kumimoji="0" lang="en-US">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4054355781"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62465" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{A60FD088-CF76-8D44-ADA5-5119B9437B03}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>47</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62466" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62467" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+            </a:ext>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr kumimoji="0" lang="en-US">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2933950492"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64513" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{67A85C2E-3550-5945-8002-0C60B728D0C0}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>48</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64514" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64515" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+            </a:ext>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr kumimoji="0" lang="en-US">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="505823863"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3112,50 +6041,1384 @@
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="343423053"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66561" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B659B06B-B571-AB44-AF78-E62D8AFB83EC}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>49</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66562" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66563" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+            </a:ext>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr kumimoji="0" lang="en-US">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3838444986"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72705" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{F24DFCFA-1168-CB49-9385-C37F8B670C10}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>50</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72706" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72707" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+            </a:ext>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr kumimoji="0" lang="en-US">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4096405278"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74753" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{DB7942B8-8A2A-114A-A41E-821D3809CA3C}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>51</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74754" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74755" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+            </a:ext>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr kumimoji="0" lang="en-US">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2363109513"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76801" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{35A45A57-42D4-A341-AC40-6F01A556FCD5}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>52</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76802" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76803" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+            </a:ext>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr kumimoji="0" lang="en-US">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="87043475"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78849" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{68E9B840-E72F-D04D-ABBD-7BE9B688E0EF}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>53</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78850" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78851" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+            </a:ext>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>Exp</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>(x)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="黑体" charset="0"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>的泰勒展开，幂级数</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="黑体" charset="0"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2898970588"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3832,50 +8095,58 @@
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2347184872"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -4158,51 +8429,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="76200" y="6068699"/>
             <a:ext cx="2057400" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4ED9701B-4197-4FE5-B5DA-5416DC1669A5}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="页脚占位符 16"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2085393" y="236538"/>
             <a:ext cx="5867400" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
@@ -4349,51 +8620,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B428033A-B298-4829-B013-FB02CFC1E8B2}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4534,51 +8805,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248402"/>
             <a:ext cx="2209800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{16322D89-321D-4885-89B2-A0E512222A49}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457201" y="6248207"/>
             <a:ext cx="5573483" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -4735,50 +9006,614 @@
           <a:xfrm rot="5400000">
             <a:off x="5989638" y="144462"/>
             <a:ext cx="533400" cy="244476"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="txAndTwoObj">
+  <p:cSld name="标题，文本与两项内容">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="122238"/>
+            <a:ext cx="7543800" cy="1295400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>单击此处编辑母版标题样式</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="文本占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1719263"/>
+            <a:ext cx="4038600" cy="4411662"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>单击此处编辑母版文本样式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第二级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第三级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第四级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第五级</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="内容占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648200" y="1719263"/>
+            <a:ext cx="4038600" cy="2128837"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>单击此处编辑母版文本样式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第二级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第三级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第四级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第五级</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="内容占位符 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648200" y="4000500"/>
+            <a:ext cx="4038600" cy="2130425"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>单击此处编辑母版文本样式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第二级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第三级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第四级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>第五级</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{EA6AAD84-36C3-6C41-A50A-26B509CDB3A3}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2091331750"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="txAndObj">
+  <p:cSld name="标题，文本与内容">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="122238"/>
+            <a:ext cx="7543800" cy="1295400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>单击此处编辑母版标题样式</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="文本占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1719263"/>
+            <a:ext cx="4038600" cy="4411662"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>单击此处编辑母版文本样式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>二级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>三级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>四级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>五级</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="内容占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648200" y="1719263"/>
+            <a:ext cx="4038600" cy="4411662"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>单击此处编辑母版文本样式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>二级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>三级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>四级</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>五级</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{14925729-4762-0748-855E-FE707D3965DA}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1281929945"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="标题和内容">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
@@ -4854,51 +9689,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{24F36247-266E-48C6-8B14-289F25875231}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="页脚占位符 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5205,51 +10040,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="日期占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{83C65BE9-30F8-4EBE-A9C2-AB249A42BA31}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="灯片编号占位符 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1752600"/>
             <a:ext cx="1295400" cy="701676"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
@@ -5447,51 +10282,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="日期占位符 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E2C2CD-497C-4296-A0B9-87C9C1109BD9}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="灯片编号占位符 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -5683,51 +10518,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="日期占位符 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F5E19621-E3B2-4562-A73B-168B240E71B6}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="灯片编号占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -5878,51 +10713,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19AA16C8-561B-4A8C-9EFE-F6FCC4B46780}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5976,51 +10811,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日期占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B514F784-2C90-4317-995F-7291EE975927}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6112,51 +10947,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E436A7-51C4-461E-A63E-A4F97ED44C5C}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6630,51 +11465,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="日期占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="6248400"/>
             <a:ext cx="2667000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DD3C3FD1-F0F2-4061-8913-C3CEB2D6BA24}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="灯片编号占位符 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4667249"/>
             <a:ext cx="1447800" cy="663578"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -6742,51 +11577,51 @@
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击图标添加图片</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -6895,51 +11730,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="6248400"/>
             <a:ext cx="2667000" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{397045A6-C381-463D-A4BA-F030581BD3A5}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/15</a:t>
+              <a:t>2026/10/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6248206"/>
             <a:ext cx="5421083" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7134,50 +11969,52 @@
           </a:lstStyle>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483877" r:id="rId1"/>
     <p:sldLayoutId id="2147483878" r:id="rId2"/>
     <p:sldLayoutId id="2147483879" r:id="rId3"/>
     <p:sldLayoutId id="2147483880" r:id="rId4"/>
     <p:sldLayoutId id="2147483881" r:id="rId5"/>
     <p:sldLayoutId id="2147483882" r:id="rId6"/>
     <p:sldLayoutId id="2147483883" r:id="rId7"/>
     <p:sldLayoutId id="2147483884" r:id="rId8"/>
     <p:sldLayoutId id="2147483885" r:id="rId9"/>
     <p:sldLayoutId id="2147483886" r:id="rId10"/>
     <p:sldLayoutId id="2147483887" r:id="rId11"/>
+    <p:sldLayoutId id="2147483888" r:id="rId12"/>
+    <p:sldLayoutId id="2147483889" r:id="rId13"/>
   </p:sldLayoutIdLst>
   <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr kumimoji="0" sz="4400" b="1" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="320040" indent="-320040" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="700"/>
         </a:spcBef>
         <a:buClr>
@@ -7495,111 +12332,167 @@
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.tiff"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/upload.wikimedia.org/wikipedia/commons/f/f3/EulerPhi100.svg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.tiff"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/upload.wikimedia.org/wikipedia/commons/f/f3/EulerPhi100.svg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.wmf"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.wmf"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.wmf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -10099,144 +14992,144 @@
                     <m:r>
                       <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t> </m:t>
                     </m:r>
                   </m:oMath>
                 </a14:m>
                 <a:r>
                   <a:rPr lang="en-US" altLang="zh-CN" b="1" i="0" dirty="0">
                     <a:latin typeface="+mj-lt"/>
                   </a:rPr>
                   <a:t>=</a:t>
                 </a:r>
                 <a14:m>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                     <m:r>
                       <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t> </m:t>
                     </m:r>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
-                          <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0" smtClean="0">
+                          <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝒑</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝟏</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                     <m:r>
                       <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t>∗</m:t>
                     </m:r>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
-                          <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0" smtClean="0">
+                          <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝒑</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝟐</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                     <m:r>
                       <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t>∗</m:t>
                     </m:r>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
-                          <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0" smtClean="0">
+                          <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝒑</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝟑</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                     <m:r>
                       <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t>∗…∗</m:t>
                     </m:r>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
-                          <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0" smtClean="0">
+                          <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝒑</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝒓</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                   </m:oMath>
                 </a14:m>
                 <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
               </a:p>
@@ -10251,144 +15144,144 @@
                       <m:t>𝒏</m:t>
                     </m:r>
                     <m:r>
                       <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t> </m:t>
                     </m:r>
                   </m:oMath>
                 </a14:m>
                 <a:r>
                   <a:rPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0"/>
                   <a:t>=</a:t>
                 </a:r>
                 <a14:m>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                     <m:r>
                       <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t> </m:t>
                     </m:r>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
-                          <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
+                          <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝒒</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝟏</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                     <m:r>
                       <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t>∗</m:t>
                     </m:r>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
-                          <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
+                          <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝒒</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝟐</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                     <m:r>
                       <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t>∗</m:t>
                     </m:r>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
-                          <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
+                          <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝒒</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝟑</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                     <m:r>
                       <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t>∗…∗</m:t>
                     </m:r>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
-                          <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
+                          <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝒒</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-US" altLang="zh-CN" b="1" i="1" dirty="0" smtClean="0">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝒔</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                   </m:oMath>
                 </a14:m>
                 <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
               </a:p>
@@ -11435,50 +16328,86 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>12</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>月发现第</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>51</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>个：</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0"/>
               <a:t>M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0"/>
               <a:t>82589933</a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" baseline="-25000" dirty="0"/>
+              <a:t>；</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>2024</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>年</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>10</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>月发现第</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>52</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>个：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0"/>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0"/>
+              <a:t>136279841</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
@@ -17449,50 +22378,354 @@
       <p:bldP spid="7" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB28342A-F747-4F26-B407-5F86BC04CD08}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>欧几里得与</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>《</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>几何原本</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>》</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02374FBE-B55A-4C2B-B305-8E4A41BB41F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="133000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="080808"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              </a:rPr>
+              <a:t>人物与著作：欧几里得被誉为“几何之父”，其</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="080808"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              </a:rPr>
+              <a:t>《</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="080808"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              </a:rPr>
+              <a:t>几何原本</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="080808"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              </a:rPr>
+              <a:t>》</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="080808"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              </a:rPr>
+              <a:t>不仅构建了几何学体系，更系统阐述了数论的基础理论。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="080808"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="133000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2900" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="080808"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="133000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="080808"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              </a:rPr>
+              <a:t>算法起源：书中首次记载了求两个整数最大公因数的方法，欧几里得算法（辗转相除法），是算法史上的里程碑。 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="080808"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="133000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2900" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="080808"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="133000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="080808"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              </a:rPr>
+              <a:t>思想内核：作为人类最早被明确分析的算法之一，它通过“问题分解”将复杂计算转化为简单的迭代步骤，体现了递归思想。 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="080808"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="133000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2900" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="080808"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+              <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2BB5F16-6C49-4C62-B8CE-87FD9AE2D48F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="691876029"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="37889" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="611560" y="188640"/>
             <a:ext cx="7327900" cy="1036637"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>最大公约数的性质</a:t>
@@ -17786,51 +23019,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2852936"/>
             <a:ext cx="8547646" cy="3816424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2800675188"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37889" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -19069,206 +24302,50 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
-[...154 lines deleted...]
-
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
@@ -19447,50 +24524,2728 @@
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>例</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302572" y="1516836"/>
+            <a:ext cx="8499348" cy="4283612"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="270448" y="5883812"/>
+            <a:ext cx="8766048" cy="772418"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3886260548"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49D70E0C-4A30-4D60-B700-2CF7D6C75E52}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>例</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="内容占位符 2">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F275C9A-D36C-4682-879F-657EA712CD07}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph sz="quarter" idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr/>
+            <p:txBody>
+              <a:bodyPr>
+                <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3800" dirty="0"/>
+                  <a:t>若 𝑎</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3800" dirty="0"/>
+                  <a:t>, </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3800" dirty="0"/>
+                  <a:t>𝑏 全不为 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3800" dirty="0"/>
+                  <a:t>0</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3800" dirty="0"/>
+                  <a:t>，则 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3800" dirty="0" err="1"/>
+                  <a:t>gcd</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3800" dirty="0"/>
+                  <a:t>⁡(</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3800" dirty="0"/>
+                  <a:t>𝑎</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3800" dirty="0"/>
+                  <a:t>, </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3800" dirty="0"/>
+                  <a:t>𝑏</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3800" dirty="0"/>
+                  <a:t>) · lcm(</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3800" dirty="0"/>
+                  <a:t>𝑎</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3800" dirty="0"/>
+                  <a:t>, </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3800" dirty="0"/>
+                  <a:t>𝑏</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3800" dirty="0"/>
+                  <a:t>) = |</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3800" dirty="0"/>
+                  <a:t>𝑎𝑏</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3800" dirty="0"/>
+                  <a:t>|</a:t>
+                </a:r>
+                <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3800" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr>
+                  <a:lnSpc>
+                    <a:spcPct val="125000"/>
+                  </a:lnSpc>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                    <a:latin typeface="+mn-ea"/>
+                    <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  </a:rPr>
+                  <a:t>证明：</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:lnSpc>
+                    <a:spcPct val="117000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="323232"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-ea"/>
+                    <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  </a:rPr>
+                  <a:t>     设 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>𝑎</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:nary>
+                      <m:naryPr>
+                        <m:chr m:val="∏"/>
+                        <m:subHide m:val="on"/>
+                        <m:supHide m:val="on"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:naryPr>
+                      <m:sub/>
+                      <m:sup/>
+                      <m:e>
+                        <m:sSubSup>
+                          <m:sSubSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubSupPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑝</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑖</m:t>
+                            </m:r>
+                          </m:sub>
+                          <m:sup>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛼</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                          </m:sup>
+                        </m:sSubSup>
+                      </m:e>
+                    </m:nary>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>,</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>𝑏</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:nary>
+                      <m:naryPr>
+                        <m:chr m:val="∏"/>
+                        <m:subHide m:val="on"/>
+                        <m:supHide m:val="on"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:naryPr>
+                      <m:sub/>
+                      <m:sup/>
+                      <m:e>
+                        <m:sSubSup>
+                          <m:sSubSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubSupPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑝</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑖</m:t>
+                            </m:r>
+                          </m:sub>
+                          <m:sup>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛽</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                          </m:sup>
+                        </m:sSubSup>
+                      </m:e>
+                    </m:nary>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="323232"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-ea"/>
+                    <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  </a:rPr>
+                  <a:t> 为素因子分解，则：</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="323232"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-ea"/>
+                  <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="117000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:func>
+                      <m:funcPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:funcPr>
+                      <m:fName>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                          <m:t>gcd</m:t>
+                        </m:r>
+                      </m:fName>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑎</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>, </m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑏</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                    </m:func>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:nary>
+                      <m:naryPr>
+                        <m:chr m:val="∏"/>
+                        <m:subHide m:val="on"/>
+                        <m:supHide m:val="on"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:naryPr>
+                      <m:sub/>
+                      <m:sup/>
+                      <m:e>
+                        <m:sSubSup>
+                          <m:sSubSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubSupPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑝</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑖</m:t>
+                            </m:r>
+                          </m:sub>
+                          <m:sup>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>min</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>⁡(</m:t>
+                            </m:r>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛼</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>,</m:t>
+                            </m:r>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛽</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>)</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSubSup>
+                      </m:e>
+                    </m:nary>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="323232"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-ea"/>
+                    <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  </a:rPr>
+                  <a:t>；</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="323232"/>
+                    </a:solidFill>
+                    <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:func>
+                      <m:funcPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:funcPr>
+                      <m:fName>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                          <m:t>lcm</m:t>
+                        </m:r>
+                      </m:fName>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑎</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>, </m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑏</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                    </m:func>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:nary>
+                      <m:naryPr>
+                        <m:chr m:val="∏"/>
+                        <m:subHide m:val="on"/>
+                        <m:supHide m:val="on"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:naryPr>
+                      <m:sub/>
+                      <m:sup/>
+                      <m:e>
+                        <m:sSubSup>
+                          <m:sSubSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubSupPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑝</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑖</m:t>
+                            </m:r>
+                          </m:sub>
+                          <m:sup>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>max</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>⁡(</m:t>
+                            </m:r>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛼</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>,</m:t>
+                            </m:r>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛽</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>)</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSubSup>
+                      </m:e>
+                    </m:nary>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="323232"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-ea"/>
+                  <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:lnSpc>
+                    <a:spcPct val="117000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="323232"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-ea"/>
+                    <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  </a:rPr>
+                  <a:t>     二者相乘得到：</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="323232"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-ea"/>
+                  <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="117000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="323232"/>
+                    </a:solidFill>
+                    <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  </a:rPr>
+                  <a:t>    </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:func>
+                      <m:funcPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:funcPr>
+                      <m:fName>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                          <m:t>gcd</m:t>
+                        </m:r>
+                      </m:fName>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑎</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>, </m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑏</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                    </m:func>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>∙</m:t>
+                    </m:r>
+                    <m:func>
+                      <m:funcPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:funcPr>
+                      <m:fName>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                          <m:t>lcm</m:t>
+                        </m:r>
+                      </m:fName>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑎</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>, </m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑏</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                    </m:func>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:nary>
+                      <m:naryPr>
+                        <m:chr m:val="∏"/>
+                        <m:subHide m:val="on"/>
+                        <m:supHide m:val="on"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:naryPr>
+                      <m:sub/>
+                      <m:sup/>
+                      <m:e>
+                        <m:sSubSup>
+                          <m:sSubSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubSupPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑝</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑖</m:t>
+                            </m:r>
+                          </m:sub>
+                          <m:sup>
+                            <m:func>
+                              <m:funcPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:funcPr>
+                              <m:fName>
+                                <m:r>
+                                  <m:rPr>
+                                    <m:sty m:val="p"/>
+                                  </m:rPr>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>min</m:t>
+                                </m:r>
+                              </m:fName>
+                              <m:e>
+                                <m:d>
+                                  <m:dPr>
+                                    <m:ctrlPr>
+                                      <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                        <a:solidFill>
+                                          <a:srgbClr val="323232"/>
+                                        </a:solidFill>
+                                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                      </a:rPr>
+                                    </m:ctrlPr>
+                                  </m:dPr>
+                                  <m:e>
+                                    <m:sSub>
+                                      <m:sSubPr>
+                                        <m:ctrlPr>
+                                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                        </m:ctrlPr>
+                                      </m:sSubPr>
+                                      <m:e>
+                                        <m:r>
+                                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                          <m:t>𝛼</m:t>
+                                        </m:r>
+                                      </m:e>
+                                      <m:sub>
+                                        <m:r>
+                                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                          <m:t>𝑖</m:t>
+                                        </m:r>
+                                      </m:sub>
+                                    </m:sSub>
+                                    <m:r>
+                                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                        <a:solidFill>
+                                          <a:srgbClr val="323232"/>
+                                        </a:solidFill>
+                                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                      </a:rPr>
+                                      <m:t>,</m:t>
+                                    </m:r>
+                                    <m:sSub>
+                                      <m:sSubPr>
+                                        <m:ctrlPr>
+                                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                        </m:ctrlPr>
+                                      </m:sSubPr>
+                                      <m:e>
+                                        <m:r>
+                                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                          <m:t>𝛽</m:t>
+                                        </m:r>
+                                      </m:e>
+                                      <m:sub>
+                                        <m:r>
+                                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                          <m:t>𝑖</m:t>
+                                        </m:r>
+                                      </m:sub>
+                                    </m:sSub>
+                                  </m:e>
+                                </m:d>
+                              </m:e>
+                            </m:func>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>+</m:t>
+                            </m:r>
+                            <m:func>
+                              <m:funcPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:funcPr>
+                              <m:fName>
+                                <m:r>
+                                  <m:rPr>
+                                    <m:sty m:val="p"/>
+                                  </m:rPr>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>max</m:t>
+                                </m:r>
+                              </m:fName>
+                              <m:e>
+                                <m:d>
+                                  <m:dPr>
+                                    <m:ctrlPr>
+                                      <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                        <a:solidFill>
+                                          <a:srgbClr val="323232"/>
+                                        </a:solidFill>
+                                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                      </a:rPr>
+                                    </m:ctrlPr>
+                                  </m:dPr>
+                                  <m:e>
+                                    <m:sSub>
+                                      <m:sSubPr>
+                                        <m:ctrlPr>
+                                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                        </m:ctrlPr>
+                                      </m:sSubPr>
+                                      <m:e>
+                                        <m:r>
+                                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                          <m:t>𝛼</m:t>
+                                        </m:r>
+                                      </m:e>
+                                      <m:sub>
+                                        <m:r>
+                                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                          <m:t>𝑖</m:t>
+                                        </m:r>
+                                      </m:sub>
+                                    </m:sSub>
+                                    <m:r>
+                                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                        <a:solidFill>
+                                          <a:srgbClr val="323232"/>
+                                        </a:solidFill>
+                                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                      </a:rPr>
+                                      <m:t>,</m:t>
+                                    </m:r>
+                                    <m:sSub>
+                                      <m:sSubPr>
+                                        <m:ctrlPr>
+                                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                        </m:ctrlPr>
+                                      </m:sSubPr>
+                                      <m:e>
+                                        <m:r>
+                                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                          <m:t>𝛽</m:t>
+                                        </m:r>
+                                      </m:e>
+                                      <m:sub>
+                                        <m:r>
+                                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                            <a:solidFill>
+                                              <a:srgbClr val="323232"/>
+                                            </a:solidFill>
+                                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                          </a:rPr>
+                                          <m:t>𝑖</m:t>
+                                        </m:r>
+                                      </m:sub>
+                                    </m:sSub>
+                                  </m:e>
+                                </m:d>
+                              </m:e>
+                            </m:func>
+                          </m:sup>
+                        </m:sSubSup>
+                      </m:e>
+                    </m:nary>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:nary>
+                      <m:naryPr>
+                        <m:chr m:val="∏"/>
+                        <m:subHide m:val="on"/>
+                        <m:supHide m:val="on"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:naryPr>
+                      <m:sub/>
+                      <m:sup/>
+                      <m:e>
+                        <m:sSubSup>
+                          <m:sSubSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubSupPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑝</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>𝑖</m:t>
+                            </m:r>
+                          </m:sub>
+                          <m:sup>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛼</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>+</m:t>
+                            </m:r>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛽</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                          </m:sup>
+                        </m:sSubSup>
+                      </m:e>
+                    </m:nary>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>=|</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>𝑎𝑏</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>|</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="323232"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-ea"/>
+                    <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  </a:rPr>
+                  <a:t>，</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="323232"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-ea"/>
+                  <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:lnSpc>
+                    <a:spcPct val="117000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="323232"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-ea"/>
+                    <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  </a:rPr>
+                  <a:t>其中 </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:func>
+                      <m:funcPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:funcPr>
+                      <m:fName>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                          <m:t>min</m:t>
+                        </m:r>
+                      </m:fName>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛼</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>,</m:t>
+                            </m:r>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛽</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                    </m:func>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>+</m:t>
+                    </m:r>
+                    <m:func>
+                      <m:funcPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:funcPr>
+                      <m:fName>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                          <m:t>max</m:t>
+                        </m:r>
+                      </m:fName>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛼</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                            <m:r>
+                              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="323232"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                              </a:rPr>
+                              <m:t>,</m:t>
+                            </m:r>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝛽</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                                    <a:solidFill>
+                                      <a:srgbClr val="323232"/>
+                                    </a:solidFill>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                                  </a:rPr>
+                                  <m:t>𝑖</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                    </m:func>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="0" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                          <m:t>𝛼</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                          <m:t>𝑖</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:r>
+                      <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                        <a:solidFill>
+                          <a:srgbClr val="323232"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                      </a:rPr>
+                      <m:t>+</m:t>
+                    </m:r>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="zh-CN" altLang="en-US" sz="3200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                          <m:t>𝛽</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="323232"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          </a:rPr>
+                          <m:t>𝑖</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="323232"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-ea"/>
+                    <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                    <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  </a:rPr>
+                  <a:t>是因为两个数的最小值与最大值肯定分别为其中一个数。</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="323232"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-ea"/>
+                  <a:cs typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                  <a:sym typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="内容占位符 2">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F275C9A-D36C-4682-879F-657EA712CD07}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph sz="quarter" idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:blipFill>
+                <a:blip r:embed="rId2"/>
+                <a:stretch>
+                  <a:fillRect l="-823" t="-2849" r="-374"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="zh-CN" altLang="en-US">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38DF7078-3722-4D4B-BFD3-40A64CDF19B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>31</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1151196487"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38913" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -19507,194 +27262,50 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="4000" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>中国剩余定理（孙子算经，</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="4000" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>5</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="4000" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>世纪）</a:t>
             </a:r>
-          </a:p>
-[...142 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="38915" name="Picture 2" descr="http://g.hiphotos.baidu.com/baike/s%3D189/sign=a6b9360a4234970a43731427accad1c0/80cb39dbb6fd5266de7cc231a818972bd40736bb.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
@@ -19708,266 +27319,50 @@
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...214 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38921" name="矩形 1"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3909194" y="1826046"/>
             <a:ext cx="4660900" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -20103,64 +27498,705 @@
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>今有物不知其数，三三数之剩二，五五数之剩三，七七数之剩二，问物几何？</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>答曰：‘二十三’。</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-CN" altLang="en-US" sz="2000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6E67FC9-8EB7-418E-9CC4-0630EF2EDAA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="3612924"/>
+            <a:ext cx="8153400" cy="2483076"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>南宋数学家秦九韶在</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
+              <a:t>《</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>数书九章</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
+              <a:t>》</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>中提出“大衍求一术”，是解决此类问题的第一个系统方法（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
+              <a:t>13</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>世纪），比欧洲同类研究早数百年这是中国古代数学对世界数学的重要贡献，充分体现了中国古代数学家的智慧</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2950108842"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55459EC4-936C-48D5-986C-CB8059FC1337}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>一元线性同余方程</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DA0B9B7-9FF0-454A-83C2-EAE10BC7CC91}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="1600200"/>
+            <a:ext cx="8153400" cy="3124944"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>设</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>、</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+              <a:t>b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>是整数，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+              <a:t>m </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>是正整数，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0" err="1"/>
+              <a:t>m∤a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>形如 𝑎𝑥 ≡ 𝑏 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>𝑚𝑜𝑑 𝑚</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>的同余式称为一元线性同余方程</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>一元线性同余方程组：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2500" dirty="0"/>
+              <a:t>𝑥≡𝑎</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2500" baseline="-25000" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2500" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2500" dirty="0"/>
+              <a:t>𝑚𝑜𝑑 𝑚</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2500" baseline="-25000" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2500" dirty="0"/>
+              <a:t>), …, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2500" dirty="0"/>
+              <a:t>𝑥≡𝑎</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2500" baseline="-25000" dirty="0"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2500" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2500" dirty="0"/>
+              <a:t>𝑚𝑜𝑑 𝑚</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2500" baseline="-25000" dirty="0"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2500" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>假设正整数</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ... , </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>两两互素，一元线性同余方程组有解，且</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>在模</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>同余下是唯一的</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AE953B3-0F99-4FB6-BEDC-DBD94D824775}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>33</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="http://a.hiphotos.baidu.com/baike/s%3D223/sign=afd164d67a310a55c024d9f684444387/7af40ad162d9f2d30fcbdacaaaec8a136327cc39.jpg">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A305B4-76C2-451F-96DE-FFBF37971ECB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1835696" y="4560044"/>
+            <a:ext cx="2587625" cy="546100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 6" descr="http://h.hiphotos.baidu.com/baike/s%3D203/sign=56bcfe3fc55c1038207ec9c28110931c/91ef76c6a7efce1b22fa36efac51f3deb58f65c6.jpg">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A113C69-3820-441B-B7D5-D7E25256B59B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4856708" y="4733081"/>
+            <a:ext cx="2540000" cy="200025"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 8" descr="http://c.hiphotos.baidu.com/baike/s%3D269/sign=fdc9b5240955b31998f985737aa98286/4d086e061d950a7b5002b7e109d162d9f2d3c9e4.jpg">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA830278-D1E9-4D21-8751-C012F420CAE6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1835696" y="5297536"/>
+            <a:ext cx="3521075" cy="241300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 10" descr="x = \sum_{i=1}^n a_i t_i M_i.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAEC9D19-A29D-4970-A687-759D2E66347E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1835696" y="5707111"/>
+            <a:ext cx="1527175" cy="600075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2989605423"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -20189,175 +28225,175 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>5</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="4000" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>世纪）</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="图片 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="683568" y="1844824"/>
             <a:ext cx="2736304" cy="899433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="671700" y="3140968"/>
             <a:ext cx="8288413" cy="1008112"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="图片 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="683568" y="4365104"/>
             <a:ext cx="7306812" cy="936104"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="图片 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="671700" y="5805264"/>
             <a:ext cx="4420491" cy="360040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3218764297"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39937" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -21746,51 +29782,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28680" name="Picture 8" descr="&#10;\lim\sup \frac{\varphi(n)}{n}= 1,&#10;"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -22335,51 +30371,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="12" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43010" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -22794,51 +30830,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1223628" y="3717032"/>
             <a:ext cx="7411762" cy="864096"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2736349460"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="图片 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -22870,51 +30906,1053 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>欧拉定理</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2051725749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED2B4D29-0D28-4326-8DAA-F1F98C1B544E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>欧拉</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{030A6D27-D847-40C7-BE82-BF1B7E5CB234}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="1600200"/>
+            <a:ext cx="4967464" cy="4637112"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>莱昂哈德</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>欧拉（</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+              <a:t>Leonhard Euler</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+              <a:t>1707–1783</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>），瑞士数学家，主要在圣彼得堡科学院和柏林科学院工作，是历史上最高产的数学家之一。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>函数符号 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+              <a:t>f(x)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>、自然常数 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>、虚数符号 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0" err="1"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>、圆周率符号 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+              <a:t>π </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>这些常用记号，都是他提出的。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>欧拉晚年双目失明，仍凭记忆与心算继续研究，靠口述完成论文，在黑暗中又工作了十几年，近一半成果完成于失明之后；他去世后近五十年，圣彼得堡科学院还在陆续发表他留下的工作。</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C411CEEB-9909-4F36-B5FA-982A141CDA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>39</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9447DDCA-B8C5-4C3B-A995-6D78070A868F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5580112" y="1772816"/>
+            <a:ext cx="3200699" cy="4078940"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="940601811"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>现代数论的早期铺垫</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="1772816"/>
+            <a:ext cx="7855514" cy="4176464"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="833163925"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38D3887D-628F-4180-9110-B2F2D0BCF579}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>恺撒密码</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E75F1589-F31F-4092-8FB6-AD19B7BC228D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>历史场景：公元前 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>世纪，罗马皇帝恺撒用一套基于模运算的办法加密军事通信，史称恺撒密码，是最早的加密技术之一。把 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>26 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>个字母按顺序与数字一一对应，加密过程就能用同余运算描述。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>加密规则：规定一个数字 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>d </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>作为密钥。对明文中每个字母对应的数字 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，计算 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0" err="1"/>
+              <a:t>a+d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t> (mod 26)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，所得数字对应的字母即密文；解密则对密文数字 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>计算 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>e-d (mod 26)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>。例如 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>d=5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>时，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>hello world </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>加密后变为 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0" err="1"/>
+              <a:t>mjqqt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0" err="1"/>
+              <a:t>btwqi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>破解方法：恺撒密码在当时一般被认为是有效的。现存最早的破解方法出自公元 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>9 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>世纪的阿拉伯学者阿尔</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>·</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>肯迪：统计密文中各字母的出现频率，与语言本身的字母频率对照，就能系统地恢复密钥，这就是频率分析法。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1242C673-B014-44BE-81C9-8F681CB0AE19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>40</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3987493926"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2DB00EB-7737-4230-A90D-98D3E2EAA519}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>身份证校验码</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB0F14FE-0EF3-4765-81CA-068B8D261E51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>场景描述：同余运算常用来构造校验规则，即在数据后附加一段校验码，让错误更容易被发现。我国第二代身份证号共 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>18 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>位，前 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>17 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>位是数字，最后一位是校验码（数字或字母 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>X</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>）。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>校验规则：把前 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>17 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>位记为 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>, …, a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" baseline="-25000" dirty="0"/>
+              <a:t>17</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，权重依次为 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>7, 9, 10, 5, 8, 4, 2, 1, 6, 3, 7, 9, 10, 5, 8, 4, 2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，计算 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>S ≡ w</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" baseline="-25000" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" baseline="-25000" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t> + ··· + w</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" baseline="-25000" dirty="0"/>
+              <a:t>17</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" baseline="-25000" dirty="0"/>
+              <a:t>17</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t> (mod 11)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，再按映射 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>0→1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>1→0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>2→X</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>3→9</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>4→8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>5→7</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>6→6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>7→5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>8→4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>9→3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>10→2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>得到校验码。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>为何有效：这本质上是模 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>11 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>下的线性同余计算。各位乘上不同的权重后，每一位的错误都会给和带来不同的扰动，“错一位”就很容易被发现。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>思考：如果某一位数字被改动，为什么校验码会跟着变？</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7BA1B6A-7010-4C60-8DA8-0A2E4AD9B6EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>41</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2297173703"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45057" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -24131,51 +33169,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="7" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -25032,70 +34070,70 @@
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0">
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>37</a:t>
+              <a:t>43</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3217567796"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -25109,51 +34147,51 @@
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>本节小结</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>38</a:t>
+              <a:t>44</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755576" y="1844824"/>
             <a:ext cx="7416824" cy="3231654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -25324,266 +34362,6842 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2E2E99"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>费马小定理</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2968092874"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46081" name="Rectangle 2"/>
+          <p:cNvPr id="51201" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="en-US"/>
-              <a:t>作业</a:t>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>两个有限集合并集的计数</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46082" name="Rectangle 3"/>
+          <p:cNvPr id="51202" name="Oval 4"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="468313" y="1628775"/>
-            <a:ext cx="8135937" cy="4392613"/>
+            <a:off x="1042988" y="2276475"/>
+            <a:ext cx="2016125" cy="2016125"/>
           </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51203" name="Oval 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2122488" y="2276475"/>
+            <a:ext cx="2016125" cy="2016125"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51204" name="Rectangle 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="538163" y="1916113"/>
+            <a:ext cx="4176712" cy="2736850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51205" name="Line 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="1763713" y="3573463"/>
+            <a:ext cx="792162" cy="1655762"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:noFill/>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51206" name="Text Box 8"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="755650" y="5300663"/>
+            <a:ext cx="4032250" cy="366712"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
-[...7 lines deleted...]
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" sz="1800">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>既学英语，又学法语的同学</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51207" name="Text Box 9"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1187450" y="2636838"/>
+            <a:ext cx="360363" cy="366712"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51208" name="Text Box 10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3635375" y="2636838"/>
+            <a:ext cx="431800" cy="366712"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>F</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51209" name="Text Box 11"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2282825" y="3141663"/>
+            <a:ext cx="792163" cy="366712"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>F</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51210" name="Text Box 12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5148064" y="1844675"/>
+            <a:ext cx="3600449" cy="3010055"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>已知某个班级学英语的</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>50</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>人，学法语的</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>30</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>人，分别记为：</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|E| = 50; |F| = 30</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>问这个班级一共多少人？</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="zh-CN" b="1" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="黑体" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
-[...1 lines deleted...]
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>显然，只要</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>F</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="el-GR" altLang="zh-CN" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="MingLiU" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="el-GR" altLang="zh-CN" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>，班级人数就并非</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>80</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>人。</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="el-GR" b="1" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="黑体" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...3 lines deleted...]
-              </a:lnSpc>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40973" name="Text Box 13"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4067175" y="5300663"/>
+            <a:ext cx="4897437" cy="461963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="CCFFCC"/>
+          </a:solidFill>
+          <a:ln w="57150" cmpd="thinThick">
+            <a:solidFill>
+              <a:srgbClr val="99CC00"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" dist="107763" dir="2700000" algn="ctr" rotWithShape="0">
+              <a:schemeClr val="bg2">
+                <a:alpha val="50000"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
-[...6 lines deleted...]
-            <a:endParaRPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|E</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>F| =(|E|+|F|) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>- |EF|</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3623807263"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3265622810"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold" nodeType="clickPar">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold" nodeType="withGroup">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="20" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="40973"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wedge">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="40973"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="40973" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvPr id="55297" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-              <a:t>现代数论的早期铺垫</a:t>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>三个有限集合并集的计数</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvPr id="55298" name="Rectangle 3"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179388" y="1719263"/>
+            <a:ext cx="8785225" cy="4411662"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
-[...3 lines deleted...]
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>假设定义全集的三个子集</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>A,B,C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>。则：</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+              <a:buFont typeface="Wingdings" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>BC|=|A|+|B|+|C|-|AB|-|AC|-|BC|+|ABC|</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="344487" lvl="1" indent="0" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>证明：</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="344487" lvl="1" indent="0" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|ABC|=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="990000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|AB|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>+|C|-|(AB)C|</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="344487" lvl="1" indent="0" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>         =</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="990000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|A|+|B|-|AB|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>+|C|-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006600"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|(AC)(BC)|</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="344487" lvl="1" indent="0" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>         =</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="990000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|A|+|B|-|AB|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>+|C| </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006600"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>- |(AC)|-|(BC)|+|(ABC)|</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="344487" lvl="1" indent="0" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>         =|A|+|B|+|C|-|AB|-|AC|-|BC|+|ABC|</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="833163925"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="622953239"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="61441" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468313" y="0"/>
+            <a:ext cx="7543800" cy="1295400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>容斥原理</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="zh-CN" altLang="en-US">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>(Principle of Inclusion and Exclusion )</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="61442" name="Object 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="539750" y="1638300"/>
+          <a:ext cx="8208963" cy="2128838"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="公式" r:id="rId3" imgW="4064000" imgH="1054100" progId="Equation.3">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="公式" r:id="rId3" imgW="4064000" imgH="1054100" progId="Equation.3">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="61442" name="Object 4"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId4">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="539750" y="1638300"/>
+                        <a:ext cx="8208963" cy="2128838"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                        <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
+                          <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:effectLst>
+                              <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                <a:srgbClr val="808080">
+                                  <a:alpha val="74997"/>
+                                </a:srgbClr>
+                              </a:outerShdw>
+                            </a:effectLst>
+                          </a14:hiddenEffects>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61443" name="组合 5"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="467544" y="3813363"/>
+            <a:ext cx="8496228" cy="2924169"/>
+            <a:chOff x="827087" y="3933825"/>
+            <a:chExt cx="8496302" cy="2924356"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61444" name="AutoShape 7" descr="粉色面巾纸"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="827087" y="3933825"/>
+              <a:ext cx="8496301" cy="2924175"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 16667"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:blipFill dpi="0" rotWithShape="1">
+              <a:blip r:embed="rId5"/>
+              <a:srcRect/>
+              <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
+            </a:blipFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:round/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr eaLnBrk="1" hangingPunct="1"/>
+              <a:endParaRPr lang="zh-CN" altLang="en-US" sz="4000">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61445" name="Text Box 6"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="898453" y="4026456"/>
+              <a:ext cx="8424936" cy="2831725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr>
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:lvl1pPr>
+                <a:defRPr kumimoji="1" sz="2400">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" charset="0"/>
+                  <a:ea typeface="宋体" charset="0"/>
+                  <a:cs typeface="宋体" charset="0"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="742950" indent="-285750">
+                <a:defRPr kumimoji="1" sz="2400">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" charset="0"/>
+                  <a:ea typeface="宋体" charset="0"/>
+                  <a:cs typeface="宋体" charset="0"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="1143000" indent="-228600">
+                <a:defRPr kumimoji="1" sz="2400">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" charset="0"/>
+                  <a:ea typeface="宋体" charset="0"/>
+                  <a:cs typeface="宋体" charset="0"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="1600200" indent="-228600">
+                <a:defRPr kumimoji="1" sz="2400">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" charset="0"/>
+                  <a:ea typeface="宋体" charset="0"/>
+                  <a:cs typeface="宋体" charset="0"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="2057400" indent="-228600">
+                <a:defRPr kumimoji="1" sz="2400">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" charset="0"/>
+                  <a:ea typeface="宋体" charset="0"/>
+                  <a:cs typeface="宋体" charset="0"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="0"/>
+                </a:spcAft>
+                <a:defRPr kumimoji="1" sz="2400">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" charset="0"/>
+                  <a:ea typeface="宋体" charset="0"/>
+                  <a:cs typeface="宋体" charset="0"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="0"/>
+                </a:spcAft>
+                <a:defRPr kumimoji="1" sz="2400">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" charset="0"/>
+                  <a:ea typeface="宋体" charset="0"/>
+                  <a:cs typeface="宋体" charset="0"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="0"/>
+                </a:spcAft>
+                <a:defRPr kumimoji="1" sz="2400">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" charset="0"/>
+                  <a:ea typeface="宋体" charset="0"/>
+                  <a:cs typeface="宋体" charset="0"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="0"/>
+                </a:spcAft>
+                <a:defRPr kumimoji="1" sz="2400">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" charset="0"/>
+                  <a:ea typeface="宋体" charset="0"/>
+                  <a:cs typeface="宋体" charset="0"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr eaLnBrk="1" hangingPunct="1">
+                <a:spcBef>
+                  <a:spcPct val="50000"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>例如：</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>个子集的公式为：</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr eaLnBrk="1" hangingPunct="1">
+                <a:spcBef>
+                  <a:spcPct val="50000"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2800" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|+ </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|+ |A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|+ |A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr eaLnBrk="1" hangingPunct="1">
+                <a:spcBef>
+                  <a:spcPct val="50000"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t> - (|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>|+</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>|+</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>|+</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>|+</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>|+|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>|</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>) </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr eaLnBrk="1" hangingPunct="1">
+                <a:spcBef>
+                  <a:spcPct val="50000"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>     + (|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|+|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>|+</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|+|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>|) </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr eaLnBrk="1" hangingPunct="1">
+                <a:spcBef>
+                  <a:spcPct val="50000"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>    - </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                  <a:sym typeface="Symbol" charset="0"/>
+                </a:rPr>
+                <a:t></a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                  <a:latin typeface="+mn-ea"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="黑体" charset="0"/>
+                </a:rPr>
+                <a:t>|</a:t>
+              </a:r>
+              <a:endParaRPr kumimoji="0" lang="en-US" altLang="zh-CN" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="矩形 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2843808" y="1638300"/>
+            <a:ext cx="1728192" cy="422548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="accent2"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="直接连接符 3"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="467544" y="2204864"/>
+            <a:ext cx="0" cy="720080"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="直接连接符 9"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1259632" y="2204864"/>
+            <a:ext cx="0" cy="720080"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="174908790"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63489" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468313" y="260648"/>
+            <a:ext cx="7543800" cy="941388"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>容斥原理的证明</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63490" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="250825" y="1628676"/>
+            <a:ext cx="8748713" cy="4752975"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>公式：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2600" i="1" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>我们证明并集中的元素在右边式子中恰好被计数</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>次</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>设并集中对象</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>出现在</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>个集合</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>中</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>则它在在</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>中被计数</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>m </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>次，在</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>中被计数       次 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>以</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>n=4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>m=3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>为例 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="SimSun" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>假设</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="SimSun" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="SimSun" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>出现在</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>和</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>中</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="63491" name="Object 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1692275" y="1412776"/>
+          <a:ext cx="5926138" cy="901700"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="公式" r:id="rId3" imgW="2933700" imgH="431800" progId="Equation.3">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="公式" r:id="rId3" imgW="2933700" imgH="431800" progId="Equation.3">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="63491" name="Object 4"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId4">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="1692275" y="1412776"/>
+                        <a:ext cx="5926138" cy="901700"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                        <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
+                          <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:effectLst>
+                              <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
+                                <a:srgbClr val="000000">
+                                  <a:alpha val="74997"/>
+                                </a:srgbClr>
+                              </a:outerShdw>
+                            </a:effectLst>
+                          </a14:hiddenEffects>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="63492" name="Object 5"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="6372200" y="3378771"/>
+          <a:ext cx="546100" cy="546100"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="公式" r:id="rId5" imgW="228600" imgH="228600" progId="Equation.3">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="公式" r:id="rId5" imgW="228600" imgH="228600" progId="Equation.3">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="63492" name="Object 5"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="6372200" y="3378771"/>
+                        <a:ext cx="546100" cy="546100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                        <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
+                          <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:effectLst>
+                              <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
+                                <a:srgbClr val="000000">
+                                  <a:alpha val="74997"/>
+                                </a:srgbClr>
+                              </a:outerShdw>
+                            </a:effectLst>
+                          </a14:hiddenEffects>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63493" name="Text Box 6"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1209676" y="4437459"/>
+            <a:ext cx="7466780" cy="1785104"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>+ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>+ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>+ |A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1800" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>    - (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|+|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>    + (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>+|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|+|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>|) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>    - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="黑体" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="直接连接符 6"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4860032" y="3928814"/>
+            <a:ext cx="392336" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent2"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent2"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent2"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="直接连接符 7"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6444208" y="3928814"/>
+            <a:ext cx="392336" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent2"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent2"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent2"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="直接连接符 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1619672" y="1557139"/>
+            <a:ext cx="0" cy="720080"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="直接连接符 9"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2411760" y="1557139"/>
+            <a:ext cx="0" cy="720080"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="矩形 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468313" y="4453017"/>
+            <a:ext cx="741363" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> ：</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="矩形 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468312" y="4899749"/>
+            <a:ext cx="741363" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> ：</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="矩形 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468311" y="5330011"/>
+            <a:ext cx="741363" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> ：</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="矩形 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468311" y="5737730"/>
+            <a:ext cx="741363" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> ：</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3588196889"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="100"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="10" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="100"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65537" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468313" y="260648"/>
+            <a:ext cx="7543800" cy="941388"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>容斥原理的证明</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65538" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="250825" y="1628676"/>
+            <a:ext cx="8748713" cy="5041031"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>公式：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2600" i="1" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>我们证明并集中的元素在右边式子中恰好被计数</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>次</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>设并集中对象</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>出现在</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>个集合</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>中</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>则它在在</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>中被计数</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>m </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>次，在</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>中被计数       次 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>将上述分析带入计数公式可得</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>在右式中计数次数：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>该计算式值为</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>，因为当</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>x=1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>时下式为</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>恰好被计数</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>次</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="65539" name="Object 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1692275" y="1412776"/>
+          <a:ext cx="5926138" cy="901700"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="公式" r:id="rId3" imgW="2933700" imgH="431800" progId="Equation.3">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="公式" r:id="rId3" imgW="2933700" imgH="431800" progId="Equation.3">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="65539" name="Object 4"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId4">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="1692275" y="1412776"/>
+                        <a:ext cx="5926138" cy="901700"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                        <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
+                          <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:effectLst>
+                              <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
+                                <a:srgbClr val="000000">
+                                  <a:alpha val="74997"/>
+                                </a:srgbClr>
+                              </a:outerShdw>
+                            </a:effectLst>
+                          </a14:hiddenEffects>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="65540" name="Object 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="6372200" y="3357463"/>
+          <a:ext cx="574675" cy="606425"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="公式" r:id="rId5" imgW="228600" imgH="241300" progId="Equation.3">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="公式" r:id="rId5" imgW="228600" imgH="241300" progId="Equation.3">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="65540" name="Object 4"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="6372200" y="3357463"/>
+                        <a:ext cx="574675" cy="606425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                        <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
+                          <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:effectLst>
+                              <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
+                                <a:srgbClr val="000000">
+                                  <a:alpha val="74997"/>
+                                </a:srgbClr>
+                              </a:outerShdw>
+                            </a:effectLst>
+                          </a14:hiddenEffects>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Object 9"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="2"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1423197" y="4379814"/>
+          <a:ext cx="5537200" cy="528637"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="公式" r:id="rId7" imgW="2527300" imgH="241300" progId="Equation.3">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="公式" r:id="rId7" imgW="2527300" imgH="241300" progId="Equation.3">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="6" name="Object 9"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId8">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="1423197" y="4379814"/>
+                        <a:ext cx="5537200" cy="528637"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                        <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
+                          <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:effectLst>
+                              <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                <a:srgbClr val="808080">
+                                  <a:alpha val="74997"/>
+                                </a:srgbClr>
+                              </a:outerShdw>
+                            </a:effectLst>
+                          </a14:hiddenEffects>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Object 9"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1265238" y="5373588"/>
+          <a:ext cx="7481887" cy="495300"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="公式" r:id="rId9" imgW="3644900" imgH="241300" progId="Equation.3">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="公式" r:id="rId9" imgW="3644900" imgH="241300" progId="Equation.3">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="7" name="Object 9"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId10">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="1265238" y="5373588"/>
+                        <a:ext cx="7481887" cy="495300"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                        <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
+                          <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:effectLst>
+                              <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                <a:srgbClr val="808080">
+                                  <a:alpha val="74997"/>
+                                </a:srgbClr>
+                              </a:outerShdw>
+                            </a:effectLst>
+                          </a14:hiddenEffects>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="13" name="直接连接符 12"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4860032" y="3928814"/>
+            <a:ext cx="392336" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent2"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent2"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent2"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="15" name="直接连接符 14"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6444208" y="3928814"/>
+            <a:ext cx="392336" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent2"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent2"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent2"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="12" name="直接连接符 11"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1619672" y="1557139"/>
+            <a:ext cx="0" cy="720080"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="14" name="直接连接符 13"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2411760" y="1557139"/>
+            <a:ext cx="0" cy="720080"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4110206298"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="100"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="10" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="100"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="100"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="22" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="100"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="27" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="100"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="31" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="65538">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="32" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="33" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="34" dur="100"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="37" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="38" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="39" dur="100"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="40" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="41" dur="100" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -25635,50 +41249,2582 @@
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="625043" y="1772816"/>
             <a:ext cx="7400101" cy="3875136"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1061906558"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53254" name="AutoShape 6" descr="信纸"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="468313" y="3213100"/>
+            <a:ext cx="8280400" cy="3455988"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:blipFill dpi="0" rotWithShape="1">
+            <a:blip r:embed="rId3"/>
+            <a:srcRect/>
+            <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
+          </a:blipFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US">
+              <a:latin typeface="+mj-ea"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71682" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>例：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>100</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>以内有多少质数</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71683" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1484313"/>
+            <a:ext cx="8291513" cy="4646612"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>100</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>以内的任意合数必有不大于其平方根的质数为其因子。这样的质数只有</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>个：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>{2, 3, 5, 7}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>设</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>, A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>, A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>, A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>分别是可被相应质数整除的</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>100</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>以内大于</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>的自然数的集合。则</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>100</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>以内质数的数量为：</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="53252" name="Object 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1093788" y="3357563"/>
+          <a:ext cx="7245350" cy="3167062"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="公式" r:id="rId4" imgW="4038600" imgH="1765300" progId="Equation.3">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="公式" r:id="rId4" imgW="4038600" imgH="1765300" progId="Equation.3">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="53252" name="Object 4"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId5">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="1093788" y="3357563"/>
+                        <a:ext cx="7245350" cy="3167062"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                        <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
+                          <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:effectLst>
+                              <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                <a:srgbClr val="808080">
+                                  <a:alpha val="74997"/>
+                                </a:srgbClr>
+                              </a:outerShdw>
+                            </a:effectLst>
+                          </a14:hiddenEffects>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53256" name="Line 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7380288" y="5516563"/>
+            <a:ext cx="504825" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:noFill/>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="+mj-ea"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53257" name="Line 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="7596188" y="4508500"/>
+            <a:ext cx="576262" cy="720725"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:noFill/>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="+mj-ea"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53258" name="Text Box 10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7920038" y="4076700"/>
+            <a:ext cx="1223962" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="宋体" charset="0"/>
+                <a:cs typeface="宋体" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="黑体" charset="0"/>
+              </a:rPr>
+              <a:t>why?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3184489079"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold" nodeType="clickPar">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold" nodeType="withGroup">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="71683">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="71683">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53254"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="15" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53254"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="16" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53254"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="17" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53252"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="19" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53252"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="20" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53252"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="21" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53256"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="23" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53256"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="24" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53256"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="25" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53257"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="27" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53257"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="28" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53257"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="29" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53258"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="31" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53258"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="32" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53258"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="53254" grpId="0" animBg="1"/>
+      <p:bldP spid="53256" grpId="0" animBg="1"/>
+      <p:bldP spid="53257" grpId="0" animBg="1"/>
+      <p:bldP spid="53258" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73729" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539750" y="260350"/>
+            <a:ext cx="7543800" cy="1012825"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>例：粗心的衣帽间管理员</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="59395" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1555899"/>
+            <a:ext cx="8229600" cy="4897437"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>剧场的衣帽管理间新来了一个粗心的管理员</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>他忘了给每个客人的帽子夹上号码牌。散场时他只好随意地将帽子发还给客人。没有任何人拿到自己的帽子的概率是多少？</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>这可以看作一个排列问题：对标号为</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>1,2,3,…,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>的</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>个帽子重新排列，新的序号为</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>,…,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" i="1" baseline="-25000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>。上述问题即：满足对任意</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>k </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>(1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>),</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" baseline="-25000" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2600" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>的排列出现的概率是多少？</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2300" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>这样的排列称为“错位排列”</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2300" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(derangement)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2300" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2300" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>适当的集合模型使问题得到简化。</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2845935397"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold" nodeType="clickPar">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold" nodeType="withGroup">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="59395">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="59395">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="59395">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="9" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="59395">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="11" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="59395">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="12" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="59395">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="59395">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="15" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="59395">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="16" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="59395">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75777" name="AutoShape 2" descr="信纸"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="250825" y="2276872"/>
+            <a:ext cx="8497888" cy="4392216"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:blipFill dpi="0" rotWithShape="1">
+            <a:blip r:embed="rId3"/>
+            <a:srcRect/>
+            <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
+          </a:blipFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="黑体" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75778" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628600" y="333375"/>
+            <a:ext cx="7543800" cy="796925"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>错位排列的个数</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75779" name="Rectangle 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539750" y="1466851"/>
+            <a:ext cx="7272338" cy="935037"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>我们将</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>称为“性质</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>”</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>。满足性质</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>的排列构成所有排列的一个子集</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" baseline="-25000" dirty="0" err="1">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>。</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="75780" name="Object 5"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="900113" y="2401888"/>
+          <a:ext cx="7488237" cy="4070350"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="公式" r:id="rId4" imgW="3784600" imgH="2057400" progId="Equation.3">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="公式" r:id="rId4" imgW="3784600" imgH="2057400" progId="Equation.3">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="75780" name="Object 5"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId5">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="900113" y="2401888"/>
+                        <a:ext cx="7488237" cy="4070350"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                        <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
+                          <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:effectLst>
+                              <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                <a:srgbClr val="808080">
+                                  <a:alpha val="74997"/>
+                                </a:srgbClr>
+                              </a:outerShdw>
+                            </a:effectLst>
+                          </a14:hiddenEffects>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="615272406"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="77825" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>错位排列的个数</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="77826" name="Object 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph sz="half" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="395288" y="1700213"/>
+          <a:ext cx="7878762" cy="4392612"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Equation" r:id="rId3" imgW="4191000" imgH="2336800" progId="Equation.3">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Equation" r:id="rId3" imgW="4191000" imgH="2336800" progId="Equation.3">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="77826" name="Object 4"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId4">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="395288" y="1700213"/>
+                        <a:ext cx="7878762" cy="4392612"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                        <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
+                          <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a:effectLst>
+                              <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                <a:srgbClr val="808080">
+                                  <a:alpha val="74997"/>
+                                </a:srgbClr>
+                              </a:outerShdw>
+                            </a:effectLst>
+                          </a14:hiddenEffects>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10" name="组合 9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3110465" y="4545900"/>
+            <a:ext cx="453423" cy="307779"/>
+            <a:chOff x="3110465" y="4545900"/>
+            <a:chExt cx="453423" cy="307779"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="图片 2"/>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3161098" y="4581128"/>
+              <a:ext cx="114758" cy="272551"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="文本框 1"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3110465" y="4545900"/>
+              <a:ext cx="453423" cy="307777"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" altLang="zh-CN" sz="1400" dirty="0"/>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="4" name="组合 3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6343194" y="4545901"/>
+            <a:ext cx="287528" cy="323259"/>
+            <a:chOff x="6343194" y="4545901"/>
+            <a:chExt cx="287528" cy="323259"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="图片 6"/>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372200" y="4596609"/>
+              <a:ext cx="114758" cy="272551"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="文本框 7"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6343194" y="4545901"/>
+              <a:ext cx="287528" cy="307777"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" altLang="zh-CN" sz="1400" dirty="0"/>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="5" name="组合 4"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1310265" y="5373216"/>
+            <a:ext cx="216024" cy="344559"/>
+            <a:chOff x="1310265" y="5373216"/>
+            <a:chExt cx="216024" cy="344559"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="图片 5"/>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1360898" y="5445224"/>
+              <a:ext cx="114758" cy="272551"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="文本框 8"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1310265" y="5373216"/>
+              <a:ext cx="216024" cy="307777"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" altLang="zh-CN" sz="1400" dirty="0"/>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4132754867"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -27128,129 +45274,151 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Median</Template>
   <TotalTime></TotalTime>
-  <Words>2266</Words>
+  <Words>6024</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>全屏显示(4:3)</PresentationFormat>
-  <Paragraphs>252</Paragraphs>
-[...1 lines deleted...]
-  <Notes>23</Notes>
+  <Paragraphs>378</Paragraphs>
+  <Slides>53</Slides>
+  <Notes>34</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:lpstr>嵌入 OLE 服务器</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>39</vt:i4>
+        <vt:i4>53</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="52" baseType="lpstr">
+    <vt:vector size="68" baseType="lpstr">
+      <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>华文仿宋</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
       <vt:lpstr>宋体</vt:lpstr>
+      <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
-      <vt:lpstr>Symbol</vt:lpstr>
-      <vt:lpstr>Tahoma</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Tw Cen MT</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>中性</vt:lpstr>
+      <vt:lpstr>公式</vt:lpstr>
+      <vt:lpstr>Equation</vt:lpstr>
       <vt:lpstr>数论基础</vt:lpstr>
       <vt:lpstr>回顾</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>现代数论的早期铺垫</vt:lpstr>
       <vt:lpstr>什么是数论</vt:lpstr>
       <vt:lpstr>整数集</vt:lpstr>
       <vt:lpstr>整数的代数性质</vt:lpstr>
       <vt:lpstr>整除</vt:lpstr>
       <vt:lpstr>余数</vt:lpstr>
       <vt:lpstr>同余算术 (高斯, Gauss)</vt:lpstr>
       <vt:lpstr>同余算术</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>素数（Prime）</vt:lpstr>
       <vt:lpstr>算术基本定理的证明(存在性)</vt:lpstr>
       <vt:lpstr>算术基本定理的证明(唯一性)</vt:lpstr>
       <vt:lpstr>算术基本定理的证明(唯一性)</vt:lpstr>
       <vt:lpstr>梅森素数</vt:lpstr>
       <vt:lpstr>例：n是合数，则Mn也是合数</vt:lpstr>
       <vt:lpstr>梅森素数</vt:lpstr>
       <vt:lpstr>埃拉托色尼筛选法(Eratosthenes, BC276–195)</vt:lpstr>
       <vt:lpstr>素数的性质</vt:lpstr>
       <vt:lpstr>素数的性质</vt:lpstr>
       <vt:lpstr>张益唐 与 孪生素数猜想</vt:lpstr>
       <vt:lpstr>最大公约数</vt:lpstr>
       <vt:lpstr>最大公约数的性质</vt:lpstr>
       <vt:lpstr>欧几里德算法（求最大公约数）</vt:lpstr>
+      <vt:lpstr>欧几里得与《几何原本》</vt:lpstr>
       <vt:lpstr>最大公约数的性质（续）</vt:lpstr>
       <vt:lpstr>最大公约数的性质（续）</vt:lpstr>
       <vt:lpstr>例</vt:lpstr>
+      <vt:lpstr>例</vt:lpstr>
       <vt:lpstr>中国剩余定理（孙子算经，5世纪）</vt:lpstr>
+      <vt:lpstr>一元线性同余方程</vt:lpstr>
       <vt:lpstr>中国剩余定理（孙子算经，5世纪）</vt:lpstr>
       <vt:lpstr>欧拉函数(函数)</vt:lpstr>
       <vt:lpstr>欧拉函数</vt:lpstr>
       <vt:lpstr>欧拉函数的性质</vt:lpstr>
       <vt:lpstr>欧拉定理</vt:lpstr>
+      <vt:lpstr>欧拉</vt:lpstr>
+      <vt:lpstr>恺撒密码</vt:lpstr>
+      <vt:lpstr>身份证校验码</vt:lpstr>
       <vt:lpstr>RSA的数学基础*</vt:lpstr>
       <vt:lpstr>RSA的数学基础*</vt:lpstr>
       <vt:lpstr>本节小结</vt:lpstr>
-      <vt:lpstr>作业</vt:lpstr>
+      <vt:lpstr>两个有限集合并集的计数</vt:lpstr>
+      <vt:lpstr>三个有限集合并集的计数</vt:lpstr>
+      <vt:lpstr>容斥原理 (Principle of Inclusion and Exclusion )</vt:lpstr>
+      <vt:lpstr>容斥原理的证明</vt:lpstr>
+      <vt:lpstr>容斥原理的证明</vt:lpstr>
+      <vt:lpstr>例：100以内有多少质数</vt:lpstr>
+      <vt:lpstr>例：粗心的衣帽间管理员</vt:lpstr>
+      <vt:lpstr>错位排列的个数</vt:lpstr>
+      <vt:lpstr>错位排列的个数</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint 演示文稿</dc:title>
   <dc:creator>唐斌</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>