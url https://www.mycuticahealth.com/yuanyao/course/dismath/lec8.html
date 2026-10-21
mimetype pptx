--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,36 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-[...1 lines deleted...]
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -81,99 +80,101 @@
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483876" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId47"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="275" r:id="rId2"/>
     <p:sldId id="308" r:id="rId3"/>
     <p:sldId id="277" r:id="rId4"/>
     <p:sldId id="278" r:id="rId5"/>
     <p:sldId id="279" r:id="rId6"/>
     <p:sldId id="280" r:id="rId7"/>
     <p:sldId id="281" r:id="rId8"/>
     <p:sldId id="282" r:id="rId9"/>
     <p:sldId id="283" r:id="rId10"/>
     <p:sldId id="284" r:id="rId11"/>
     <p:sldId id="285" r:id="rId12"/>
     <p:sldId id="286" r:id="rId13"/>
     <p:sldId id="288" r:id="rId14"/>
     <p:sldId id="332" r:id="rId15"/>
     <p:sldId id="334" r:id="rId16"/>
     <p:sldId id="289" r:id="rId17"/>
     <p:sldId id="290" r:id="rId18"/>
-    <p:sldId id="309" r:id="rId19"/>
-[...12 lines deleted...]
-    <p:sldId id="304" r:id="rId32"/>
+    <p:sldId id="335" r:id="rId19"/>
+    <p:sldId id="309" r:id="rId20"/>
+    <p:sldId id="306" r:id="rId21"/>
+    <p:sldId id="291" r:id="rId22"/>
+    <p:sldId id="292" r:id="rId23"/>
+    <p:sldId id="293" r:id="rId24"/>
+    <p:sldId id="294" r:id="rId25"/>
+    <p:sldId id="295" r:id="rId26"/>
+    <p:sldId id="298" r:id="rId27"/>
+    <p:sldId id="299" r:id="rId28"/>
+    <p:sldId id="300" r:id="rId29"/>
+    <p:sldId id="301" r:id="rId30"/>
+    <p:sldId id="302" r:id="rId31"/>
+    <p:sldId id="310" r:id="rId32"/>
     <p:sldId id="311" r:id="rId33"/>
     <p:sldId id="327" r:id="rId34"/>
     <p:sldId id="313" r:id="rId35"/>
     <p:sldId id="328" r:id="rId36"/>
     <p:sldId id="315" r:id="rId37"/>
     <p:sldId id="329" r:id="rId38"/>
     <p:sldId id="330" r:id="rId39"/>
     <p:sldId id="331" r:id="rId40"/>
     <p:sldId id="319" r:id="rId41"/>
     <p:sldId id="321" r:id="rId42"/>
     <p:sldId id="323" r:id="rId43"/>
     <p:sldId id="324" r:id="rId44"/>
     <p:sldId id="325" r:id="rId45"/>
     <p:sldId id="326" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="zh-CN"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -303,109 +304,129 @@
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="2E2E99"/>
     <a:srgbClr val="677ECB"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="21333" autoAdjust="0"/>
     <p:restoredTop sz="72838" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="89" d="100"/>
-          <a:sy n="89" d="100"/>
+          <a:sx n="63" d="100"/>
+          <a:sy n="63" d="100"/>
         </p:scale>
-        <p:origin x="1632" y="78"/>
+        <p:origin x="1324" y="44"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
-<file path=ppt/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...20 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.emf"/></Relationships>
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}"/>
+    <pc:docChg chg="delSld modSld">
+      <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-13T05:03:36.189" v="2" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-13T05:03:36.189" v="2" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1435042580" sldId="325"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-13T05:03:36.189" v="2" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1435042580" sldId="325"/>
+            <ac:spMk id="10247" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-13T03:29:29.193" v="1" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="427563362" sldId="329"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Yuan Yao" userId="04576d79a7105bad" providerId="LiveId" clId="{A899A3E9-79D5-4F07-BED4-4B0C1B932480}" dt="2026-10-13T03:29:29.193" v="1" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="427563362" sldId="329"/>
+            <ac:spMk id="90" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -450,51 +471,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{592336E7-F42F-4A2E-9F47-4CAB93D18031}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -734,126 +755,130 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
@@ -1422,70 +1447,70 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>16</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2243904678"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2356867729"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1495,88 +1520,81 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2796033082"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2243904678"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1587,175 +1605,178 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>上的函数其实就是数列</a:t>
-            </a:r>
+              <a:t>有时难以明确定义一个对象，但可以用对象来定义它本身</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4131522071"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2796033082"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>根据递归定义，用数学归纳法证明性质</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>上的函数其实就是数列</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2020977822"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4131522071"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1765,169 +1786,169 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>根据递归定义，用数学归纳法证明性质</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="410683676"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2020977822"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="备注占位符 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>25</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3016816095"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="410683676"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1939,83 +1960,83 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>数学归纳法可以扩展到其他良序集合</a:t>
+              <a:t>前面的数学归纳法都是对一个整数归纳</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="452087579"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3016816095"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2109,81 +2130,85 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>数学归纳法可以扩展到其他良序集合</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3428057432"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="452087579"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2193,535 +2218,619 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...70 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6A20D1E4-D4EF-4D9F-83BD-DF34814E2927}" type="slidenum">
+            <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:pPr/>
               <a:t>29</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2950359154"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3428057432"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73730" name="Rectangle 7"/>
+          <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
-[...25 lines deleted...]
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...1 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73732" name="Rectangle 3"/>
+          <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...2 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r(n-2)&gt;=r(n-1)+r(n)&gt;=f2+f3=f4</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="mr-IN" altLang="zh-CN" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>log10 α ≈ 0.208 &gt; 1/5 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A20D1E4-D4EF-4D9F-83BD-DF34814E2927}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2984930289"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2950359154"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="73730" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5BD8965-87BB-4DC8-A808-8750F37D9C17}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>33</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="73731" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="73732" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1032914026"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2984930289"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75778" name="Rectangle 7"/>
+          <p:cNvPr id="73730" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9DC4E873-A7FC-4A5A-AB06-719A1F72777E}" type="slidenum">
+            <a:fld id="{E5BD8965-87BB-4DC8-A808-8750F37D9C17}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>34</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75779" name="Rectangle 2"/>
+          <p:cNvPr id="73731" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75780" name="Rectangle 3"/>
+          <p:cNvPr id="73732" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1258276906"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1032914026"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="75778" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9DC4E873-A7FC-4A5A-AB06-719A1F72777E}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>35</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="75779" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="75780" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1258276906"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75778" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9DC4E873-A7FC-4A5A-AB06-719A1F72777E}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:pPr/>
+              <a:t>35</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75779" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75780" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3677930796"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -2807,51 +2916,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4283318110"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="79874" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
@@ -2920,51 +3029,51 @@
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:ea typeface="宋体" charset="-122"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4125188812"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="80898" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
@@ -3007,143 +3116,50 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>特征方程</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="754452822"/>
-      </p:ext>
-[...91 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3889288749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3378,50 +3394,438 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0">
               <a:latin typeface="Times New Roman" charset="0"/>
               <a:ea typeface="宋体" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1610136665"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81922" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1736D3A-704F-4CE9-960B-065A19ACAF13}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:pPr/>
+              <a:t>44</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81923" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81924" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="108000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>若根</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t> rᵢ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>的重数为</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t> mᵢ，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>则通解中对应部分需乘以关于</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t> n 的 mᵢ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>次多项式，最终通解为所有不同根的解式之和</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>：</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t> = Σ [ (α</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>i0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t> + α</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>i1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>n + ... + αᵢ(m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>i-1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>)n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" baseline="30000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>mi-1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>) · rᵢⁿ ]</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+              <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+              <a:cs typeface="Latin Modern Math" panose="02000503000000000000" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="108000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>核心要点：特征根的“个数”与“重数”是构造通解的关键，重根的存在引入了多项式因子以保证解的线性无关性</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Sans SC" panose="020B0200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+              <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+              <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3889288749"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="82946" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
@@ -5427,51 +5831,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="76200" y="6068699"/>
             <a:ext cx="2057400" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4ED9701B-4197-4FE5-B5DA-5416DC1669A5}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="页脚占位符 16"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2085393" y="236538"/>
             <a:ext cx="5867400" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
@@ -5618,51 +6022,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B428033A-B298-4829-B013-FB02CFC1E8B2}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5803,51 +6207,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248402"/>
             <a:ext cx="2209800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{16322D89-321D-4885-89B2-A0E512222A49}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457201" y="6248207"/>
             <a:ext cx="5573483" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -6123,51 +6527,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{24F36247-266E-48C6-8B14-289F25875231}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="页脚占位符 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6474,51 +6878,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="日期占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{83C65BE9-30F8-4EBE-A9C2-AB249A42BA31}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="灯片编号占位符 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1752600"/>
             <a:ext cx="1295400" cy="701676"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
@@ -6716,51 +7120,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="日期占位符 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E2C2CD-497C-4296-A0B9-87C9C1109BD9}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="灯片编号占位符 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -6952,51 +7356,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="日期占位符 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F5E19621-E3B2-4562-A73B-168B240E71B6}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="灯片编号占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -7147,51 +7551,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19AA16C8-561B-4A8C-9EFE-F6FCC4B46780}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7245,51 +7649,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日期占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B514F784-2C90-4317-995F-7291EE975927}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7381,51 +7785,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E436A7-51C4-461E-A63E-A4F97ED44C5C}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7899,51 +8303,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="日期占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="6248400"/>
             <a:ext cx="2667000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DD3C3FD1-F0F2-4061-8913-C3CEB2D6BA24}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="灯片编号占位符 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4667249"/>
             <a:ext cx="1447800" cy="663578"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -8164,51 +8568,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="6248400"/>
             <a:ext cx="2667000" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{397045A6-C381-463D-A4BA-F030581BD3A5}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/18</a:t>
+              <a:t>2026/10/13</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6248206"/>
             <a:ext cx="5421083" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8712,183 +9116,183 @@
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.wmf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11668,171 +12072,171 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="图片 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F8EE91C-22C5-446F-B0EE-0E1945FDA014}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="179512" y="1600199"/>
             <a:ext cx="4392488" cy="1962437"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="图片 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B880556-EF77-4071-A553-767678BE60F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="266700" y="3796105"/>
             <a:ext cx="4450173" cy="2371920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="图片 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECDACD12-FEC3-494A-B070-EF318464B012}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4771902" y="3123165"/>
             <a:ext cx="3994146" cy="805404"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="图片 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC8AA836-2145-40C6-8CE4-3B4A8CC91368}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5036339" y="4287340"/>
             <a:ext cx="3729709" cy="1787634"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="图片 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E58E115C-FFFE-4594-9E8B-88D840FD1F53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4689348" y="1617606"/>
             <a:ext cx="4422648" cy="1069211"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2670130894"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
@@ -13648,290 +14052,347 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="标题 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BA45F26-90E5-45D0-8248-5336BDFC63FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>本节提要</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>良序定理</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F1A9BF0-2944-4776-924A-1D00B15EA8E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...19 lines deleted...]
-            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>我们是否也</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Times New Roman" charset="0"/>
-[...12 lines deleted...]
-            </a:pPr>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>能够在任意集合上都建立良序</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>呢？这个问题是如此重要，以致于希尔伯特在第一次国际数学大会上把它列为</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Times New Roman" charset="0"/>
-[...53 lines deleted...]
-            </a:endParaRPr>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>解决希尔伯特第一问题的先决条件</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>让人惊讶的是，在此之后不久，策梅洛便解决了这个问题。更精确地说，策梅洛使用选择公理证明了所谓良序定理。今天，我们知道：选择公理、良序定理，还有一个著名的引理称为 “左恩引理”，三者是互相等价的。我们从其中任意一个都可以推出其它两个。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E44CF821-CFE3-476F-91F5-CA6B7237F2CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3323908926"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2759009553"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>递归</a:t>
-            </a:r>
+              <a:t>本节提要</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
-[...3 lines deleted...]
-            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>归纳：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>数学归纳法与强数学归纳法</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>运用良序公理来证明</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>递归：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>递归定义</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>结构归纳法与递归算法</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3169762229"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3323908926"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -14173,50 +14634,151 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>递归</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="624582" y="1639012"/>
+            <a:ext cx="7949987" cy="4491624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3169762229"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="23554" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1655763"/>
             <a:ext cx="8362950" cy="4725987"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
@@ -14423,100 +14985,100 @@
               <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="灯片编号占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D97E280-54A7-4826-B6F1-62DC86CCF987}" type="slidenum">
               <a:rPr lang="en-US" altLang="zh-CN" smtClean="0"/>
               <a:pPr/>
-              <a:t>20</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="标题 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>递归定义</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>N</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>上的函数</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1140338754"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24577" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -14900,67 +15462,67 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="24579" name="Object 2"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3627943719"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4355976" y="4183063"/>
           <a:ext cx="1677987" cy="876300"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s1222" name="公式" r:id="rId4" imgW="850531" imgH="444307" progId="Equation.3">
+                <p:oleObj name="公式" r:id="rId3" imgW="850531" imgH="444307" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="公式" r:id="rId4" imgW="850531" imgH="444307" progId="Equation.3">
+                <p:oleObj name="公式" r:id="rId3" imgW="850531" imgH="444307" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="24579" name="Object 2"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId5">
+                      <a:blip r:embed="rId4">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="4355976" y="4183063"/>
                         <a:ext cx="1677987" cy="876300"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                       <a:extLst>
@@ -15001,67 +15563,67 @@
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="24580" name="Object 3"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4279002736"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3225676" y="5122924"/>
           <a:ext cx="2808287" cy="822325"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s1223" name="公式" r:id="rId6" imgW="1473200" imgH="431800" progId="Equation.3">
+                <p:oleObj name="公式" r:id="rId5" imgW="1473200" imgH="431800" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="公式" r:id="rId6" imgW="1473200" imgH="431800" progId="Equation.3">
+                <p:oleObj name="公式" r:id="rId5" imgW="1473200" imgH="431800" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="24580" name="Object 3"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId7">
+                      <a:blip r:embed="rId6">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="3225676" y="5122924"/>
                         <a:ext cx="2808287" cy="822325"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                       <a:extLst>
@@ -15100,51 +15662,51 @@
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="灯片编号占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D97E280-54A7-4826-B6F1-62DC86CCF987}" type="slidenum">
               <a:rPr lang="en-US" altLang="zh-CN" smtClean="0"/>
               <a:pPr/>
-              <a:t>21</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2710678898"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -15283,51 +15845,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
         <mc:Choice Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="25603" name="Rectangle 6"/>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1" noChangeArrowheads="1"/>
               </p:cNvSpPr>
               <p:nvPr>
@@ -15765,51 +16327,51 @@
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="25602" name="Object 2"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3313561389"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3347864" y="2276872"/>
           <a:ext cx="2952328" cy="2905735"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s2150" name="Equation" r:id="rId5" imgW="1625600" imgH="1600200" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId5" imgW="1625600" imgH="1600200" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Equation" r:id="rId5" imgW="1625600" imgH="1600200" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="25602" name="Object 2"/>
                       <p:cNvPicPr>
                         <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
                       <a:blip r:embed="rId6">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
@@ -15864,51 +16426,51 @@
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="灯片编号占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D97E280-54A7-4826-B6F1-62DC86CCF987}" type="slidenum">
               <a:rPr lang="en-US" altLang="zh-CN" smtClean="0"/>
               <a:pPr/>
-              <a:t>22</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4106344818"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -15962,51 +16524,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26626" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -16276,51 +16838,51 @@
               <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="灯片编号占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D97E280-54A7-4826-B6F1-62DC86CCF987}" type="slidenum">
               <a:rPr lang="en-US" altLang="zh-CN" smtClean="0"/>
               <a:pPr/>
-              <a:t>23</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="612648" y="228600"/>
             <a:ext cx="8153400" cy="990600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
@@ -16331,51 +16893,51 @@
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>递归定义集合</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3039713056"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27650" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -16906,95 +17468,95 @@
               <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="灯片编号占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D97E280-54A7-4826-B6F1-62DC86CCF987}" type="slidenum">
               <a:rPr lang="en-US" altLang="zh-CN" smtClean="0"/>
               <a:pPr/>
-              <a:t>24</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="标题 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>递归定义集合</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1445960580"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30722" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -17237,92 +17799,92 @@
               <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="灯片编号占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D97E280-54A7-4826-B6F1-62DC86CCF987}" type="slidenum">
               <a:rPr lang="en-US" altLang="zh-CN" smtClean="0"/>
               <a:pPr/>
-              <a:t>25</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="标题 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>结构归纳法</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3686901899"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31746" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -18419,51 +18981,51 @@
               <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="灯片编号占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D97E280-54A7-4826-B6F1-62DC86CCF987}" type="slidenum">
               <a:rPr lang="en-US" altLang="zh-CN" smtClean="0"/>
               <a:pPr/>
-              <a:t>26</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="标题 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>例</a:t>
             </a:r>
           </a:p>
@@ -18489,51 +19051,51 @@
             <a:ext cx="5936291" cy="1426327"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="524634327"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -19044,922 +19606,1088 @@
               <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="灯片编号占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D97E280-54A7-4826-B6F1-62DC86CCF987}" type="slidenum">
               <a:rPr lang="en-US" altLang="zh-CN" smtClean="0"/>
               <a:pPr/>
-              <a:t>27</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="标题 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>例（广义归纳法）</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3935016861"/>
-      </p:ext>
-[...768 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1490217938"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>递归算法</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="1600200"/>
+            <a:ext cx="8153400" cy="4853136"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>举例：欧几里德算法</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>递归算法的正确性 （数学归纳法）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>递归算法的复杂性 （时间、空间）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1835696" y="3501008"/>
+            <a:ext cx="4392488" cy="1631216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent6"/>
+          </a:lnRef>
+          <a:fillRef idx="2">
+            <a:schemeClr val="accent6"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent6"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>function</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>gcd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)  // </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              </a:rPr>
+              <a:t>b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              </a:rPr>
+              <a:t>0, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              </a:rPr>
+              <a:t>&gt;0  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>if</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>=0 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>return</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>else</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>return</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>gcd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>mod</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="灯片编号占位符 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2D97E280-54A7-4826-B6F1-62DC86CCF987}" type="slidenum">
+              <a:rPr lang="en-US" altLang="zh-CN" smtClean="0"/>
+              <a:pPr/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="zh-CN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="矩形 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612649" y="1747972"/>
+            <a:ext cx="8351840" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent2"/>
+          </a:lnRef>
+          <a:fillRef idx="2">
+            <a:schemeClr val="accent2"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent2"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>An algorithm is called </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>recursive </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>if it solves a problem by reducing it to an instance of the same problem with smaller input.</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1490217938"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>本节提要</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>归纳：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>数学归纳法与强数学归纳法</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>运用良序公理来证明</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>递归：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>递归定义</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPct val="35000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+              </a:rPr>
+              <a:t>结构归纳法与递归算法</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3839464509"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>欧几里德算法的复杂性</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="灯片编号占位符 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D97E280-54A7-4826-B6F1-62DC86CCF987}" type="slidenum">
               <a:rPr lang="en-US" altLang="zh-CN" smtClean="0"/>
               <a:pPr/>
-              <a:t>29</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="8" name="组合 7"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="457200" y="1700808"/>
             <a:ext cx="8264842" cy="4834769"/>
             <a:chOff x="457200" y="1700808"/>
             <a:chExt cx="8264842" cy="4834769"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="6" name="组合 5"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
@@ -20082,85 +20810,85 @@
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4499992" y="3090035"/>
               <a:ext cx="2736304" cy="338965"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="620005556"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>本节提要</a:t>
+              <a:t>本节小结</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="35000"/>
@@ -20239,308 +20967,51 @@
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
               <a:latin typeface="Times New Roman" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPct val="35000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Times New Roman" charset="0"/>
               </a:rPr>
               <a:t>结构归纳法与递归算法</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
               <a:latin typeface="Times New Roman" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3839464509"/>
-[...165 lines deleted...]
-      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="487065137"/>
-      </p:ext>
-[...88 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="962562100"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -23843,74 +24314,74 @@
                 <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1">
                   <a:solidFill>
                     <a:srgbClr val="FF0000"/>
                   </a:solidFill>
                   <a:latin typeface="Rockwell Extra Bold" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>5</a:t>
               </a:r>
               <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Rockwell Extra Bold" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="90" name="TextBox 20"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="1224779" y="1508557"/>
-              <a:ext cx="714380" cy="461665"/>
+              <a:off x="1023255" y="1508557"/>
+              <a:ext cx="915905" cy="548221"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
-                <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1">
+                <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="FF0000"/>
                   </a:solidFill>
                   <a:latin typeface="Rockwell Extra Bold" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>10</a:t>
               </a:r>
-              <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1">
+              <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Rockwell Extra Bold" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="91" name="TextBox 21"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3477274" y="1984475"/>
               <a:ext cx="285752" cy="461665"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
@@ -30263,51 +30734,50 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7171" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="468313" y="1628775"/>
             <a:ext cx="8505825" cy="4895850"/>
           </a:xfrm>
           <a:blipFill rotWithShape="0">
             <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect l="-645" t="-1494"/>
             </a:stretch>
           </a:blipFill>
-          <a:extLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US">
                 <a:noFill/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -31679,67 +32149,67 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8195" name="Object 7"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="959004489"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1295400" y="3505200"/>
           <a:ext cx="2362200" cy="647700"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s3214" name="Equation" r:id="rId4" imgW="761760" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId3" imgW="761760" imgH="228600" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="Equation" r:id="rId4" imgW="761760" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId3" imgW="761760" imgH="228600" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="8195" name="Object 7"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId5">
+                      <a:blip r:embed="rId4">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="1295400" y="3505200"/>
                         <a:ext cx="2362200" cy="647700"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
@@ -31755,67 +32225,67 @@
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8196" name="Object 8"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2318193007"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4876800" y="3505200"/>
           <a:ext cx="2057400" cy="609600"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s3215" name="Equation" r:id="rId6" imgW="711000" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId5" imgW="711000" imgH="228600" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="Equation" r:id="rId6" imgW="711000" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId5" imgW="711000" imgH="228600" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="8196" name="Object 8"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId7">
+                      <a:blip r:embed="rId6">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="4876800" y="3505200"/>
                         <a:ext cx="2057400" cy="609600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
@@ -31831,67 +32301,67 @@
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8197" name="Object 9"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2532790083"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1371600" y="4267200"/>
           <a:ext cx="2438400" cy="685800"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s3216" name="Equation" r:id="rId8" imgW="876240" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId7" imgW="876240" imgH="228600" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="Equation" r:id="rId8" imgW="876240" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId7" imgW="876240" imgH="228600" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="8197" name="Object 9"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId9">
+                      <a:blip r:embed="rId8">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="1371600" y="4267200"/>
                         <a:ext cx="2438400" cy="685800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
@@ -31907,67 +32377,67 @@
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8198" name="Object 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1554134892"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4876800" y="4267200"/>
           <a:ext cx="2590800" cy="685800"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s3217" name="Equation" r:id="rId10" imgW="914400" imgH="241200" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId9" imgW="914400" imgH="241200" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="Equation" r:id="rId10" imgW="914400" imgH="241200" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId9" imgW="914400" imgH="241200" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="8198" name="Object 10"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId11">
+                      <a:blip r:embed="rId10">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="4876800" y="4267200"/>
                         <a:ext cx="2590800" cy="685800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
@@ -32155,67 +32625,73 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24EEFDC7-B64B-474D-BECE-49EC5EE4F976}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="594696552"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="525582" y="2040777"/>
           <a:ext cx="6491288" cy="533400"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s3218" name="公式" r:id="rId12" imgW="2031840" imgH="228600" progId="Equation.3">
+                <p:oleObj name="公式" r:id="rId11" imgW="2031840" imgH="228600" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="公式" r:id="rId12" imgW="2031840" imgH="228600" progId="Equation.3">
+                <p:oleObj name="公式" r:id="rId11" imgW="2031840" imgH="228600" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
-                      <p:cNvPr id="9218" name="Object 5"/>
+                      <p:cNvPr id="15" name="Object 5">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24EEFDC7-B64B-474D-BECE-49EC5EE4F976}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </p:cNvPr>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId13">
+                      <a:blip r:embed="rId12">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="525582" y="2040777"/>
                         <a:ext cx="6491288" cy="533400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
@@ -32430,67 +32906,67 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9218" name="Object 5"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1925889988"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1187624" y="2128927"/>
           <a:ext cx="6491288" cy="533400"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s4182" name="公式" r:id="rId4" imgW="2031840" imgH="228600" progId="Equation.3">
+                <p:oleObj name="公式" r:id="rId3" imgW="2031840" imgH="228600" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="公式" r:id="rId4" imgW="2031840" imgH="228600" progId="Equation.3">
+                <p:oleObj name="公式" r:id="rId3" imgW="2031840" imgH="228600" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="9218" name="Object 5"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId5">
+                      <a:blip r:embed="rId4">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="1187624" y="2128927"/>
                         <a:ext cx="6491288" cy="533400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
@@ -32506,67 +32982,67 @@
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9219" name="Object 6"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="528838737"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="2267744" y="3157627"/>
           <a:ext cx="3962400" cy="501650"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s4183" name="Equation" r:id="rId6" imgW="1549080" imgH="241200" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId5" imgW="1549080" imgH="241200" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="Equation" r:id="rId6" imgW="1549080" imgH="241200" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId5" imgW="1549080" imgH="241200" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="9219" name="Object 6"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId7">
+                      <a:blip r:embed="rId6">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="2267744" y="3157627"/>
                         <a:ext cx="3962400" cy="501650"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
@@ -32582,67 +33058,67 @@
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9220" name="Object 7"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2368381470"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3429000" y="5486400"/>
           <a:ext cx="2286000" cy="609600"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s4184" name="Equation" r:id="rId8" imgW="888840" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId7" imgW="888840" imgH="228600" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="Equation" r:id="rId8" imgW="888840" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId7" imgW="888840" imgH="228600" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="9220" name="Object 7"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId9">
+                      <a:blip r:embed="rId8">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="3429000" y="5486400"/>
                         <a:ext cx="2286000" cy="609600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
@@ -32721,51 +33197,51 @@
             <a:endParaRPr lang="zh-CN" altLang="en-US">
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10246" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN">
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>Solution of Recurrence Relation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10247" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="331661" y="1733550"/>
             <a:ext cx="8434387" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
@@ -32856,165 +33332,92 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>u</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>v</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t> depend on the initial conditions.</a:t>
             </a:r>
-          </a:p>
-[...71 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="10242" name="Object 5"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2861878948"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4287320" y="1771650"/>
           <a:ext cx="1676400" cy="457200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s5206" name="Equation" r:id="rId4" imgW="888840" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId3" imgW="888840" imgH="228600" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="Equation" r:id="rId4" imgW="888840" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId3" imgW="888840" imgH="228600" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="10242" name="Object 5"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId5">
+                      <a:blip r:embed="rId4">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="4287320" y="1771650"/>
                         <a:ext cx="1676400" cy="457200"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
@@ -33030,135 +33433,134 @@
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="10243" name="Object 6"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4247757028"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1834300" y="2204864"/>
           <a:ext cx="2521676" cy="456019"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s5207" name="Equation" r:id="rId6" imgW="1054080" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId5" imgW="1054080" imgH="228600" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="Equation" r:id="rId6" imgW="1054080" imgH="228600" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId5" imgW="1054080" imgH="228600" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="10243" name="Object 6"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId7">
+                      <a:blip r:embed="rId6">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="1834300" y="2204864"/>
                         <a:ext cx="2521676" cy="456019"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:extLst/>
                     </p:spPr>
                   </p:pic>
                 </p:oleObj>
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="10244" name="Object 7"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="704836629"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3237384" y="3365376"/>
           <a:ext cx="2438400" cy="685800"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s5208" name="Equation" r:id="rId8" imgW="812520" imgH="241200" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId7" imgW="812520" imgH="241200" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="Equation" r:id="rId8" imgW="812520" imgH="241200" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId7" imgW="812520" imgH="241200" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="10244" name="Object 7"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId9">
+                      <a:blip r:embed="rId8">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="3237384" y="3365376"/>
                         <a:ext cx="2438400" cy="685800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
@@ -33201,51 +33603,51 @@
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11267" name="AutoShape 2" descr="蓝色砂纸"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="285750" y="3228975"/>
             <a:ext cx="7315200" cy="2914650"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="0">
-            <a:blip r:embed="rId4"/>
+            <a:blip r:embed="rId3"/>
             <a:srcRect/>
             <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
           </a:blipFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US">
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11268" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
@@ -33270,67 +33672,67 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11266" name="Object 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="484643412"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1752600"/>
           <a:ext cx="8410575" cy="4359275"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s6174" name="Equation" r:id="rId5" imgW="2781000" imgH="1625400" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId4" imgW="2781000" imgH="1625400" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="Equation" r:id="rId5" imgW="2781000" imgH="1625400" progId="Equation.3">
+                <p:oleObj name="Equation" r:id="rId4" imgW="2781000" imgH="1625400" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="11266" name="Object 4"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId6">
+                      <a:blip r:embed="rId5">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="457200" y="1752600"/>
                         <a:ext cx="8410575" cy="4359275"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
@@ -35795,51 +36197,50 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15363" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="1628775"/>
             <a:ext cx="8640763" cy="3816350"/>
           </a:xfrm>
           <a:blipFill rotWithShape="0">
             <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect l="-564" t="-1118"/>
             </a:stretch>
           </a:blipFill>
-          <a:extLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US">
                 <a:noFill/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -35888,51 +36289,50 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17411" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="468313" y="1628775"/>
             <a:ext cx="8505825" cy="4895850"/>
           </a:xfrm>
           <a:blipFill rotWithShape="0">
             <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect l="-645" t="-1494"/>
             </a:stretch>
           </a:blipFill>
-          <a:extLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US">
                 <a:noFill/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -36470,137 +36870,134 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Median</Template>
   <TotalTime></TotalTime>
-  <Words>2852</Words>
+  <Words>3750</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>全屏显示(4:3)</PresentationFormat>
-  <Paragraphs>393</Paragraphs>
+  <Paragraphs>398</Paragraphs>
   <Slides>45</Slides>
-  <Notes>30</Notes>
+  <Notes>31</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>嵌入 OLE 服务器</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>45</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="62" baseType="lpstr">
-      <vt:lpstr>黑体</vt:lpstr>
+    <vt:vector size="59" baseType="lpstr">
+      <vt:lpstr>Latin Modern Math</vt:lpstr>
       <vt:lpstr>华文仿宋</vt:lpstr>
-      <vt:lpstr>楷体_GB2312</vt:lpstr>
-      <vt:lpstr>宋体</vt:lpstr>
+      <vt:lpstr>思源宋体</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
-      <vt:lpstr>Mangal</vt:lpstr>
       <vt:lpstr>Rockwell Extra Bold</vt:lpstr>
-      <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Tw Cen MT</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>中性</vt:lpstr>
       <vt:lpstr>公式</vt:lpstr>
       <vt:lpstr>Equation</vt:lpstr>
       <vt:lpstr>归纳与递归</vt:lpstr>
       <vt:lpstr>回顾</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>数学归纳法</vt:lpstr>
       <vt:lpstr>数学归纳法（有效性）</vt:lpstr>
       <vt:lpstr>数学归纳法（举例）</vt:lpstr>
       <vt:lpstr>数学归纳法（举例）</vt:lpstr>
       <vt:lpstr>运用数学归纳法时犯的错误</vt:lpstr>
       <vt:lpstr>强数学归纳法</vt:lpstr>
       <vt:lpstr>强数学归纳法（一般形式）</vt:lpstr>
       <vt:lpstr>强数学归纳法（有效性）</vt:lpstr>
       <vt:lpstr>强数学归纳法（举例）</vt:lpstr>
       <vt:lpstr>Odd Pie Fights</vt:lpstr>
       <vt:lpstr>二项式定理</vt:lpstr>
       <vt:lpstr>二项式定理</vt:lpstr>
       <vt:lpstr>运用良序公理来证明（举例）</vt:lpstr>
       <vt:lpstr>运用良序公理来证明（举例）</vt:lpstr>
+      <vt:lpstr>良序定理</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>递归</vt:lpstr>
       <vt:lpstr>递归定义N上的函数</vt:lpstr>
       <vt:lpstr>Fibonacci 序列 </vt:lpstr>
       <vt:lpstr>归纳证明: Fibonacci 序列 </vt:lpstr>
       <vt:lpstr>递归定义集合</vt:lpstr>
       <vt:lpstr>递归定义集合</vt:lpstr>
       <vt:lpstr>结构归纳法</vt:lpstr>
       <vt:lpstr>例</vt:lpstr>
       <vt:lpstr>例（广义归纳法）</vt:lpstr>
       <vt:lpstr>递归算法</vt:lpstr>
       <vt:lpstr>欧几里德算法的复杂性</vt:lpstr>
       <vt:lpstr>本节小结</vt:lpstr>
-      <vt:lpstr>作业</vt:lpstr>
       <vt:lpstr>Thinking Recursively: Problem 1</vt:lpstr>
       <vt:lpstr>Thinking Recursively: Problem 1</vt:lpstr>
       <vt:lpstr>Thinking Recursively: Problem 2</vt:lpstr>
       <vt:lpstr>Thinking Recursively: Problem 2</vt:lpstr>
       <vt:lpstr>Thinking Recursively: Problem 3</vt:lpstr>
       <vt:lpstr>Thinking Recursively: Problem 3</vt:lpstr>
       <vt:lpstr>Thinking Recursively: Problem 3</vt:lpstr>
       <vt:lpstr>Thinking Recursively: Problem 3</vt:lpstr>
       <vt:lpstr>Thinking Recursively: Problem 3</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>Linear Homogeneous Recurrence Relation</vt:lpstr>
       <vt:lpstr>Characteristic Equation</vt:lpstr>
       <vt:lpstr>Solution of Recurrence Relation</vt:lpstr>
       <vt:lpstr>Proof of the Solution</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">